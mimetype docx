--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -174,121 +174,95 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E24C16" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018D9F4B" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3124B5AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="685A4E84" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Email: request info (drapercontract@draperinc.com)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B830AC9" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D41A7AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7ACA45A0" w14:textId="77777777" w:rsidR="00522D8A" w:rsidRPr="006D3209" w:rsidRDefault="00522D8A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CDE0AA7" w14:textId="7554F7BC" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information, </w:t>
       </w:r>
       <w:r w:rsidR="00330281">
         <w:t>go to</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C07C8D" w14:textId="77777777" w:rsidR="00A61834" w:rsidRPr="006D3209" w:rsidRDefault="00A61834" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04771633" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679B685C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
@@ -364,163 +338,163 @@
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729B89E1" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540567BC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>Division 5 - Metal Fabrications: Suspension systems for projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E697FD2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6059840A" w14:textId="47596016" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="6059840A" w14:textId="76DCA7F5" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 06400</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [06 40 00]</w:t>
+        <w:t>06 40 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Interior Architectural Woodwork: Wood trim for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652B4B12" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EBF0C4" w14:textId="795A8E1B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="48EBF0C4" w14:textId="03387932" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09120</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 22 26}</w:t>
+        <w:t>09 22 26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Ceiling Suspension System: Supports and trim for suspended ceilings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E807961" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BD407A" w14:textId="220A8D1C" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="41BD407A" w14:textId="1E93601D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09210</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 26 13]</w:t>
+        <w:t>09 26 13</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Plaster: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145F51AE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CD2D05" w14:textId="1B39061D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="27CD2D05" w14:textId="61E61B8A" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09260</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09</w:t>
+        <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> 21 16]</w:t>
+        <w:t xml:space="preserve"> 21 16</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Board Assemblies: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0544E420" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF041CB" w14:textId="0E70DF73" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="3EF041CB" w14:textId="139984E8" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09510</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t>Ceilings: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2218DBFE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EBC718C" w14:textId="75AC3703" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="2EBC718C" w14:textId="4A8BF4BD" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Division 16</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [26]</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> for electrical wiring, connections, and installation of remote control switches for electrically operated projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5CCC46" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191546B0" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60459CAF" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
@@ -580,65 +554,76 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE320DB" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73702A47" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>US Green Building Council.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3112D2E4" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A313A4A" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:lastRenderedPageBreak/>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D95EAF9" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B640DE0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="4B640DE0" w14:textId="4F96290D" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:t>Submit under provisions of Section 01300.</w:t>
+        <w:t>Submit under provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="00693AB6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00693AB6">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587525C9" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213780F0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Product Data:  Manufacturer's data sheets on each product to be used, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695A46C2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00531210">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Preparation instructions and recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47597CEF" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00531210">
       <w:pPr>
@@ -795,50 +780,51 @@
     </w:p>
     <w:p w14:paraId="53FB1D23" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QUALITY</w:t>
       </w:r>
       <w:r w:rsidRPr="0075776D">
         <w:t xml:space="preserve"> ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6399B1BD" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A447A53" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
+        <w:lastRenderedPageBreak/>
         <w:t>Single Source Responsibility:  Obtain each type of projection screen required from a single manufacturer as a complete unit, including necessary mounting hardware and accessories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501593C0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D1FF2B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Coordination of Work:  Coordinate layout and installation of projection screens with other construction supported by, or penetrating through, ceilings, including light fixtures, HVAC equipment, fire-suppression system, and partitions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21370D55" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58074141" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
@@ -965,101 +951,113 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38120551" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2662C80C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A1431C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63985F56" w14:textId="5FB178BB" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00CF5275" w:rsidP="004B62C7">
+    <w:p w14:paraId="63985F56" w14:textId="4EB1BD66" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00CF5275" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF5275">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; Web: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Web: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E6219" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C563C96" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>** NOTE TO SPECIFIER **  Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735F28B8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Substitutions:  Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AA2011" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D9D0485" w14:textId="1839683F" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="2D9D0485" w14:textId="5527B373" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="00693AB6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00693AB6">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D610A08" w14:textId="3ECACA3F" w:rsidR="0063155D" w:rsidRDefault="0063155D" w:rsidP="0063155D">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04BD97C0" w14:textId="5FA830B7" w:rsidR="0063155D" w:rsidRPr="0063155D" w:rsidRDefault="0063155D" w:rsidP="0063155D">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vanish/>
           <w:color w:val="FF33CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063155D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vanish/>
           <w:color w:val="FF33CC"/>
         </w:rPr>
         <w:t>** NOTE TO SPECIFIER:** Maximum image width up to 16' (488 cm) wide, depending on surface selection.</w:t>
@@ -1086,51 +1084,55 @@
     <w:p w14:paraId="0F9A4B33" w14:textId="68BF51B3" w:rsidR="00F35DA7" w:rsidRDefault="007C1E12" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0076301D">
         <w:t xml:space="preserve">Access E: Electric motor operated, steel case. Ceiling-recessed, 18-gauge steel </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0076301D">
         <w:t xml:space="preserve">headbox, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">-3/8 inches high x 8-1/16 inches deep (188 mm high x 205 mm wide) including trim flanges </w:t>
       </w:r>
       <w:r w:rsidR="0076301D" w:rsidRPr="0076301D">
         <w:t xml:space="preserve">with white paint finish and stamped 13-gauge steel end caps. UL approved "Suitable for use in environmental air space." Bottom closure panel forms slot for passage of viewing surface and can be released to hang down or be removed for access to operating mechanism and viewing surface. Bottom perimeter flange provides support and trim for acoustical ceiling panels and trim for gypsum board ceiling. Access case may be ordered in advance and the screen installed later to eliminate field damage. Housing is symmetrical allowing for left </w:t>
       </w:r>
       <w:r w:rsidR="0036075F">
         <w:t xml:space="preserve">(Standard) </w:t>
       </w:r>
       <w:r w:rsidR="0076301D" w:rsidRPr="0076301D">
-        <w:t>and right</w:t>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="0076301D" w:rsidRPr="0076301D">
+        <w:lastRenderedPageBreak/>
+        <w:t>right</w:t>
       </w:r>
       <w:r w:rsidR="0036075F">
         <w:t xml:space="preserve"> (optional)</w:t>
       </w:r>
       <w:r w:rsidR="0076301D" w:rsidRPr="0076301D">
         <w:t xml:space="preserve"> hand motor locations and for viewing surface to unroll off front or back of roller. Steel mounting brackets slide in extruded aluminum mounting system along top of case. Brackets supporting roller/fabric assembly slide in tracks inside </w:t>
       </w:r>
       <w:r w:rsidR="00862CB4">
         <w:t xml:space="preserve">top of </w:t>
       </w:r>
       <w:r w:rsidR="0076301D" w:rsidRPr="0076301D">
         <w:t>case, allowing viewing surface to be centered in case. Steel leveling brackets are attached to case to prevent deflection. Housing designed with internal junction box and plug-in wiring connections to allow housing to be installed and connected to building power supply separately from motor and viewing surface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A600708" w14:textId="3D61D617" w:rsidR="00220C10" w:rsidRPr="00220C10" w:rsidRDefault="00220C10" w:rsidP="00220C10">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="009A35F8">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Select one of the following motor paragraphs and the associated control paragraph as required and delete the paragraphs not required. Note that there are size limitations with quiet motors. Contact manufacturer for additional information.</w:t>
       </w:r>
     </w:p>
@@ -1290,50 +1292,51 @@
       <w:r>
         <w:t>100 inch (2540 mm) diagonal, 49 inches x 87 inches (1245 mm x 2210 mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CE23C5" w14:textId="77777777" w:rsidR="007C1E12" w:rsidRDefault="007C1E12" w:rsidP="00531210">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>106 inch (2692 mm) diagonal, 52 inches x 92 inches (1321 mm x 2337 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3F2790" w14:textId="77777777" w:rsidR="007C1E12" w:rsidRDefault="007C1E12" w:rsidP="00531210">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>110 inch (2794 mm) diagonal, 54 inches x 96 inches (1372 mm x 2438 mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADDA7D6" w14:textId="77777777" w:rsidR="007C1E12" w:rsidRDefault="007C1E12" w:rsidP="00531210">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>119 inch (3023 mm) diagonal, 58 inches x 104 inches (1473 mm x 2642 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047CA57F" w14:textId="77777777" w:rsidR="007C1E12" w:rsidRDefault="007C1E12" w:rsidP="00531210">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>133 inch (3378 mm) diagonal, 65 inches x 116 inches (1651 mm x 2947 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2DEAFB" w14:textId="77777777" w:rsidR="00220C10" w:rsidRDefault="00220C10" w:rsidP="00531210">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>161 inch (4089 mm) diagonal, 79 inches x 140 inches (2007 mm x 3556 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9C5E80" w14:textId="77777777" w:rsidR="00220C10" w:rsidRDefault="00220C10" w:rsidP="00531210">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>184 inch (4674 mm) diagonal, 90 inches x 160 inches (2286 mm x 4064 mm).</w:t>
@@ -1626,50 +1629,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E11DB5">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00051568">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00E11DB5">
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BC68B2" w14:textId="534E985D" w:rsidR="00BF4035" w:rsidRPr="00BF4035" w:rsidRDefault="00BA659D" w:rsidP="00531210">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Low voltage control unit with three button 24V switches and cover plate to stop or reverse screen at any point, built-in RF receiver, built-in Video Interface Control trigger for 3V-28V, RS232, and dry contact relays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F033A7" w14:textId="6D42EA9A" w:rsidR="00BA659D" w:rsidRDefault="00BA659D" w:rsidP="00B7521D">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">** NOTE TO SPECIFIER ** . Not compatible with options </w:t>
       </w:r>
       <w:r w:rsidR="00E11DB5">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E11DB5">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E11DB5">
         <w:t>7</w:t>
       </w:r>
@@ -2166,50 +2170,51 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Test </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>electrically</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> operated units to verify that screen, controls, limit switches, closure and other operating components are in optimum functioning condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A50BCA" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C20C3D" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
+        <w:lastRenderedPageBreak/>
         <w:t>PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="635C616A" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A1216DE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>Protect installed products until completion of project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53042A0C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61CE01AC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
@@ -2223,79 +2228,79 @@
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3723123B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="577F26BE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FE2189" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB467A" w:rsidSect="00DB467A">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="354831D9" w14:textId="77777777" w:rsidR="00664869" w:rsidRDefault="00664869">
+    <w:p w14:paraId="010062AF" w14:textId="77777777" w:rsidR="00660624" w:rsidRDefault="00660624">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65A26BFA" w14:textId="77777777" w:rsidR="00664869" w:rsidRDefault="00664869">
+    <w:p w14:paraId="6EB47325" w14:textId="77777777" w:rsidR="00660624" w:rsidRDefault="00660624">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00730551" w14:textId="77777777" w:rsidR="00664869" w:rsidRDefault="00664869">
+    <w:p w14:paraId="1FAB2D29" w14:textId="77777777" w:rsidR="00660624" w:rsidRDefault="00660624">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
@@ -2349,58 +2354,58 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008909EA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="290BA815" w14:textId="77777777" w:rsidR="00664869" w:rsidRDefault="00664869">
+    <w:p w14:paraId="488240C8" w14:textId="77777777" w:rsidR="00660624" w:rsidRDefault="00660624">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77B334EB" w14:textId="77777777" w:rsidR="00664869" w:rsidRDefault="00664869">
+    <w:p w14:paraId="2ABD9690" w14:textId="77777777" w:rsidR="00660624" w:rsidRDefault="00660624">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2912,51 +2917,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="72553529">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="281303972">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1572425842">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -3072,53 +3077,55 @@
     <w:rsid w:val="004A2008"/>
     <w:rsid w:val="004B62C7"/>
     <w:rsid w:val="004C60E4"/>
     <w:rsid w:val="004D32EF"/>
     <w:rsid w:val="004D4C4C"/>
     <w:rsid w:val="004D64DB"/>
     <w:rsid w:val="004E273A"/>
     <w:rsid w:val="004E2D5D"/>
     <w:rsid w:val="004F2AF9"/>
     <w:rsid w:val="00520634"/>
     <w:rsid w:val="00522D8A"/>
     <w:rsid w:val="00525523"/>
     <w:rsid w:val="00531210"/>
     <w:rsid w:val="00544235"/>
     <w:rsid w:val="00583A35"/>
     <w:rsid w:val="005B72B7"/>
     <w:rsid w:val="005E33BF"/>
     <w:rsid w:val="005F2CDD"/>
     <w:rsid w:val="005F3F01"/>
     <w:rsid w:val="005F4891"/>
     <w:rsid w:val="005F4A51"/>
     <w:rsid w:val="00616CB2"/>
     <w:rsid w:val="00624074"/>
     <w:rsid w:val="0063155D"/>
     <w:rsid w:val="006467E3"/>
+    <w:rsid w:val="00660624"/>
     <w:rsid w:val="00664869"/>
     <w:rsid w:val="00664DE1"/>
     <w:rsid w:val="006806E0"/>
+    <w:rsid w:val="00693AB6"/>
     <w:rsid w:val="006A4665"/>
     <w:rsid w:val="006B2CF7"/>
     <w:rsid w:val="006D3209"/>
     <w:rsid w:val="006D353F"/>
     <w:rsid w:val="006D3F18"/>
     <w:rsid w:val="006E1AA0"/>
     <w:rsid w:val="006E4F63"/>
     <w:rsid w:val="006F0112"/>
     <w:rsid w:val="006F5E39"/>
     <w:rsid w:val="00711DB2"/>
     <w:rsid w:val="00715E37"/>
     <w:rsid w:val="00723883"/>
     <w:rsid w:val="00725467"/>
     <w:rsid w:val="007254CC"/>
     <w:rsid w:val="00726113"/>
     <w:rsid w:val="00726261"/>
     <w:rsid w:val="007310FD"/>
     <w:rsid w:val="00744510"/>
     <w:rsid w:val="0075776D"/>
     <w:rsid w:val="00761193"/>
     <w:rsid w:val="0076301D"/>
     <w:rsid w:val="00773EB2"/>
     <w:rsid w:val="00774B45"/>
     <w:rsid w:val="0078083E"/>
     <w:rsid w:val="00782462"/>
@@ -3257,50 +3264,51 @@
     <w:rsid w:val="00E636C4"/>
     <w:rsid w:val="00E74033"/>
     <w:rsid w:val="00E7753A"/>
     <w:rsid w:val="00E8123D"/>
     <w:rsid w:val="00E81934"/>
     <w:rsid w:val="00E92666"/>
     <w:rsid w:val="00E9366A"/>
     <w:rsid w:val="00EB10BC"/>
     <w:rsid w:val="00EC39F4"/>
     <w:rsid w:val="00ED306A"/>
     <w:rsid w:val="00EE311D"/>
     <w:rsid w:val="00EE6889"/>
     <w:rsid w:val="00EF7CDE"/>
     <w:rsid w:val="00F05B1C"/>
     <w:rsid w:val="00F0729C"/>
     <w:rsid w:val="00F22E44"/>
     <w:rsid w:val="00F35DA7"/>
     <w:rsid w:val="00F40F0A"/>
     <w:rsid w:val="00F4715E"/>
     <w:rsid w:val="00F50808"/>
     <w:rsid w:val="00F61AC5"/>
     <w:rsid w:val="00F7451E"/>
     <w:rsid w:val="00F87AF2"/>
     <w:rsid w:val="00F9001C"/>
     <w:rsid w:val="00F90D7B"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FA254E"/>
     <w:rsid w:val="00FB66C5"/>
     <w:rsid w:val="00FC69DA"/>
     <w:rsid w:val="00FD3746"/>
     <w:rsid w:val="00FE1A3C"/>
     <w:rsid w:val="00FE4464"/>
     <w:rsid w:val="00FF253F"/>
     <w:rsid w:val="00FF7D94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -4653,51 +4661,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATfooter">
     <w:name w:val="ARCAT footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA659D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5212,131 +5220,131 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95FDC332-54D0-449E-8B5A-B4DA8A790B14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45DE31DD-0886-4A47-A696-97A1C4F3DAE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D83A746A-1E39-4173-B082-9D6C8B590D02}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D83A746A-1E39-4173-B082-9D6C8B590D02}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45DE31DD-0886-4A47-A696-97A1C4F3DAE8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2390</Words>
-  <Characters>12504</Characters>
+  <Words>2195</Words>
+  <Characters>12513</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>367</Lines>
-  <Paragraphs>204</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 11132</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>hlj</Manager>
   <Company>ARCAT, Inc. 2019 (1/6/19) R12</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14690</CharactersWithSpaces>
+  <CharactersWithSpaces>14679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 11132</dc:title>
   <dc:subject>Front Projection Screens</dc:subject>
   <dc:creator>Draper, Inc</dc:creator>
   <cp:keywords/>
   <dc:description>Rewritten to combine Surface Mounted and Recessed Screens. R13 (2/27/19), R14 (2/28/19), R15 (4/3/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">