--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -157,161 +157,137 @@
         <w:t xml:space="preserve">Display hidden notes to specifier. (Don't know how? </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF0A" w14:textId="77777777" w:rsidR="004E1985" w:rsidRDefault="004E1985">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CBBBF0C" w14:textId="77777777" w:rsidR="004E1985" w:rsidRDefault="004E1985">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CBBBF0D" w14:textId="638F0340" w:rsidR="004E1985" w:rsidRDefault="005B6B57">
+    <w:p w14:paraId="54E4388F" w14:textId="7A9406D6" w:rsidR="000500CE" w:rsidRDefault="005B6B57">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Draper</w:t>
       </w:r>
       <w:r w:rsidR="00447E3A">
         <w:t>®</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Inc; Ceiling recessed front projection screens.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">This section is based on the products of Draper Inc, </w:t>
       </w:r>
       <w:r w:rsidR="009508FC">
         <w:t>whose sales office and manufacturing facility are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> located at:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>411 S. Pearl, P. O. Box 425</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Tel: 765-987-7999</w:t>
-      </w:r>
-[...2 lines deleted...]
-        <w:t>Fax: 866-637-5611</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Email:</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> info (drapercontract@draperinc.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t>Web:</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CBBBF0D" w14:textId="2D43E713" w:rsidR="004E1985" w:rsidRDefault="005B6B57">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
-        <w:t>[</w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF0E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF0F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>SECTION INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF11" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
@@ -383,50 +359,51 @@
       <w:r>
         <w:t>Section 09 51 23 - Acoustical Tile Ceilings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF1A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF1B" w14:textId="77777777" w:rsidR="004E1985" w:rsidRDefault="005B6B57">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF1C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>NFPA 701-99 - Fire Tests for Flame-Resistant Textiles and Films.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF1D" w14:textId="2EFF5DCD" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>GREENGUARD Gold</w:t>
       </w:r>
       <w:r w:rsidR="00447E3A">
         <w:t>®</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF1E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>US Green Building Council.</w:t>
       </w:r>
     </w:p>
@@ -493,51 +470,50 @@
       <w:r>
         <w:t>Shop Drawings: Shop drawings showing layout and types of projection screens. Show the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF29" w14:textId="77777777" w:rsidR="004E1985" w:rsidRDefault="005B6B57">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Edit below to suit screens specified and project conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF2A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Location of screen centerline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF2B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Seams in viewing surfaces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF2C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Detailed drawings for concealed mounting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF2D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Connections to suspension systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF2E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Anchorage details.</w:t>
@@ -767,108 +743,87 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CBBBF3D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF3E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBBBF3F" w14:textId="40EB8D79" w:rsidR="ABFFABFF" w:rsidRDefault="009508FC" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6CBBBF3F" w14:textId="7FA31CEC" w:rsidR="ABFFABFF" w:rsidRDefault="009508FC" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="009508FC">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="ABFFABFF">
-        <w:t xml:space="preserve"> 411 S. Pearl, P. O. Box 425; Spiceland, IN 47385-0425; Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
-[...6 lines deleted...]
-        <w:r w:rsidR="ABFFABFF">
+        <w:t xml:space="preserve"> 411 S. Pearl, P. O. Box 425; Spiceland, IN 47385-0425; Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Email:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="000500CE" w:rsidRPr="00370672">
           <w:rPr>
-            <w:color w:val="802020"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>request</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> info (drapercontract@draperinc.com)</w:t>
+          <w:t>drapercontract@draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="ABFFABFF">
         <w:t>; Web:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="ABFFABFF">
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CBBBF40" w14:textId="77777777" w:rsidR="004E1985" w:rsidRDefault="005B6B57">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">** NOTE TO SPECIFIER ** Delete one of the following two </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF41" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF42" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01 60 00 - Product Requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF43" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUALLY OPERATED, CEILING RECESSED, FRONT PROJECTION SCREENS</w:t>
       </w:r>
@@ -1067,50 +1022,51 @@
       <w:r>
         <w:t>Viewing Area H x W.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF4F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>NTSC Format (4:3). Black masking borders standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7311A7E4" w14:textId="4807AB6E" w:rsidR="00CD20B8" w:rsidRDefault="00CD20B8" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>150 inch (3810 mm) diagonal, 87 inches x 116 inches (2210 mm x 2946 mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF50" w14:textId="40A41DA2" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00DF3044">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>foot (4.57 m) diagonal, 105 inches x 140 inches (2667 mm x 3556 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF51" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>HDTV Format (16:9). Black masking borders standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A73BCA2" w14:textId="3EB81732" w:rsidR="00CD20B8" w:rsidRDefault="00CD20B8" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>133 inch (3378 mm) diagonal, 65 inches x 116 inches (1651 mm x 2946 mm)</w:t>
       </w:r>
     </w:p>
@@ -1294,109 +1250,110 @@
       <w:r>
         <w:t>Install in accordance with manufacturer's instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF66" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Install front projection screens with screen cases in position and relationship to adjoining construction as indicated, securely anchored to supporting substrate, and in manner that produces a smoothly operating screen with plumb and straight vertical edges and plumb and flat viewing surfaces when screen is lowered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF68" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Test manually operated units to verify that screen operating components are in optimum functioning condition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF69" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF6A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Protect installed products until completion of project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF6B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Touch-up, repair or replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBBBF6C" w14:textId="77777777" w:rsidR="004E1985" w:rsidRDefault="004E1985">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CBBBF6D" w14:textId="77777777" w:rsidR="004E1985" w:rsidRDefault="005B6B57">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004E1985">
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13C7B2D7" w14:textId="77777777" w:rsidR="000C3BA8" w:rsidRDefault="000C3BA8" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="079D56D1" w14:textId="77777777" w:rsidR="001F6EB7" w:rsidRDefault="001F6EB7" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B76D0AF" w14:textId="77777777" w:rsidR="000C3BA8" w:rsidRDefault="000C3BA8" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="4E85A79C" w14:textId="77777777" w:rsidR="001F6EB7" w:rsidRDefault="001F6EB7" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1454,61 +1411,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EE0334">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DE28C27" w14:textId="77777777" w:rsidR="000C3BA8" w:rsidRDefault="000C3BA8" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="2283A65C" w14:textId="77777777" w:rsidR="001F6EB7" w:rsidRDefault="001F6EB7" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12ADDDD8" w14:textId="77777777" w:rsidR="000C3BA8" w:rsidRDefault="000C3BA8" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="0A0D099B" w14:textId="77777777" w:rsidR="001F6EB7" w:rsidRDefault="001F6EB7" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -1722,104 +1679,107 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4608"/>
         </w:tabs>
         <w:ind w:left="4608" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1740638311">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1950701680">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001334A7"/>
+    <w:rsid w:val="000500CE"/>
     <w:rsid w:val="000C3BA8"/>
     <w:rsid w:val="001334A7"/>
     <w:rsid w:val="00143C37"/>
     <w:rsid w:val="001D7D47"/>
+    <w:rsid w:val="001F6EB7"/>
     <w:rsid w:val="00373038"/>
     <w:rsid w:val="003851EB"/>
     <w:rsid w:val="00447E3A"/>
     <w:rsid w:val="0045103F"/>
     <w:rsid w:val="004B7168"/>
     <w:rsid w:val="004E1985"/>
     <w:rsid w:val="00505683"/>
     <w:rsid w:val="005165F0"/>
     <w:rsid w:val="00516C69"/>
     <w:rsid w:val="005A4C0A"/>
     <w:rsid w:val="005B6B57"/>
     <w:rsid w:val="005C762B"/>
     <w:rsid w:val="006A05BF"/>
     <w:rsid w:val="006A7362"/>
     <w:rsid w:val="00726261"/>
     <w:rsid w:val="00795E3F"/>
     <w:rsid w:val="00814C72"/>
     <w:rsid w:val="009508FC"/>
     <w:rsid w:val="009D1D5B"/>
     <w:rsid w:val="00AA2BF0"/>
     <w:rsid w:val="00C00E9F"/>
     <w:rsid w:val="00CD20B8"/>
     <w:rsid w:val="00D11695"/>
     <w:rsid w:val="00D358F1"/>
     <w:rsid w:val="00D527A2"/>
     <w:rsid w:val="00DF3044"/>
     <w:rsid w:val="00EE0334"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FA7015"/>
     <w:rsid w:val="00FC2E5F"/>
     <w:rsid w:val="ABFFABFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2601,61 +2561,84 @@
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
         <w:tab w:val="left" w:pos="4608"/>
         <w:tab w:val="left" w:pos="5184"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6336"/>
         <w:tab w:val="left" w:pos="6912"/>
         <w:tab w:val="left" w:pos="7488"/>
         <w:tab w:val="left" w:pos="8064"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9216"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000500CE"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000500CE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Draper+Inc&amp;coid=32063&amp;rep=&amp;fax=866-637-5611&amp;message=RE:%20Spec%20Question%20(11133dra):%20%20&amp;mf=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Draper+Inc&amp;coid=32063&amp;rep=&amp;fax=866-637-5611&amp;message=RE:%20Spec%20Question%20(11133dra):%20%20&amp;mf=" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos32/arc32063.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Draper+Inc&amp;coid=32063&amp;rep=&amp;fax=866-637-5611&amp;message=RE:%20Spec%20Question%20(11133dra):%20%20&amp;mf=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drapercontract@draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2910,53 +2893,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
@@ -3139,124 +3125,121 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF7FE7C7-0BE6-434B-888C-C8689C52192F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB3DD4AD-F973-48EA-B976-90699410D5C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5111B1CD-969B-4924-AF6D-4BB3EABCE140}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB3DD4AD-F973-48EA-B976-90699410D5C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF7FE7C7-0BE6-434B-888C-C8689C52192F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1490</Words>
-  <Characters>8512</Characters>
+  <Words>1431</Words>
+  <Characters>8162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
-  <Paragraphs>156</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Arcat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9846</CharactersWithSpaces>
+  <CharactersWithSpaces>9574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arcat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>