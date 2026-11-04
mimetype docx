--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -174,121 +174,95 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E24C16" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018D9F4B" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3124B5AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
+    <w:p w14:paraId="685A4E84" w14:textId="6DA1475A" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
-        <w:t>Fax: 866-637-5611</w:t>
-[...8 lines deleted...]
-        <w:t>Email: request info (drapercontract@draperinc.com)</w:t>
+        <w:t>Email: drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B830AC9" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D41A7AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7ACA45A0" w14:textId="77777777" w:rsidR="00522D8A" w:rsidRPr="006D3209" w:rsidRDefault="00522D8A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CDE0AA7" w14:textId="7554F7BC" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information, </w:t>
       </w:r>
       <w:r w:rsidR="00330281">
         <w:t>go to</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C07C8D" w14:textId="77777777" w:rsidR="00A61834" w:rsidRPr="006D3209" w:rsidRDefault="00A61834" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04771633" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679B685C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
@@ -364,163 +338,164 @@
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729B89E1" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540567BC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>Division 5 - Metal Fabrications: Suspension systems for projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E697FD2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6059840A" w14:textId="47596016" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="6059840A" w14:textId="72DA8DD1" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 06400</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [06 40 00]</w:t>
+        <w:t>06 40 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Interior Architectural Woodwork: Wood trim for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652B4B12" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EBF0C4" w14:textId="795A8E1B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="48EBF0C4" w14:textId="4483B2E7" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09120</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 22 26}</w:t>
+        <w:t>09 22 26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Ceiling Suspension System: Supports and trim for suspended ceilings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E807961" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BD407A" w14:textId="220A8D1C" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="41BD407A" w14:textId="29ED9068" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09210</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 26 13]</w:t>
+        <w:t>09 26 13</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Plaster: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145F51AE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CD2D05" w14:textId="1B39061D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="27CD2D05" w14:textId="40893FBF" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09260</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09</w:t>
+        <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> 21 16]</w:t>
+        <w:t xml:space="preserve"> 21 16</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Board Assemblies: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0544E420" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF041CB" w14:textId="0E70DF73" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="3EF041CB" w14:textId="72C117BD" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09510</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t>Ceilings: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2218DBFE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EBC718C" w14:textId="75AC3703" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="2EBC718C" w14:textId="34B9E6C2" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Division 16</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [26]</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> for electrical wiring, connections, and installation of remote control switches for electrically operated projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5CCC46" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191546B0" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60459CAF" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
@@ -975,51 +950,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2662C80C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A1431C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63985F56" w14:textId="00AB964E" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00F3573C" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00F3573C">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
         <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E6219" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C563C96" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>** NOTE TO SPECIFIER **  Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735F28B8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
@@ -1099,51 +1074,55 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Access V: Electric motor operated, steel case. Ceiling-recessed, 18-gauge steel headbox, 7-3/8 inches high x 8-1/16 inches deep (188 mm high x 205 mm deep), including trim flanges</w:t>
       </w:r>
       <w:r w:rsidR="00D627DC">
         <w:t xml:space="preserve"> with white paint finish and stamped 13-gauge steel end caps. UL approved "Suitable for use in environmental air space." Bottom closure panel forms slot for passage of viewing surface and can be released to hang down or be removed for access to operating mechanism and viewing surface. Bottom perimeter flange provides support and trim for acoustical ceiling panels and trim for gypsum board ceiling. Access case may be ordered in advance and the screen installed later to eliminate field damage. </w:t>
       </w:r>
       <w:r w:rsidR="00AF7576">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D627DC">
         <w:t>creen installs in minutes. Housing is symmetrical allowing for left</w:t>
       </w:r>
       <w:r w:rsidR="001A21DE">
         <w:t xml:space="preserve"> (standard)</w:t>
       </w:r>
       <w:r w:rsidR="00D627DC">
         <w:t xml:space="preserve"> and right </w:t>
       </w:r>
       <w:r w:rsidR="001A21DE">
         <w:t xml:space="preserve">(optional) </w:t>
       </w:r>
       <w:r w:rsidR="00D627DC">
-        <w:t>hand motor locations and for viewing surface to unroll off front or back of roller. Steel mounting brackets slide in extruded aluminum mounting system along top of case. Brackets supporting roller/fabric assembly slide in tracks inside top of the case, allowing viewing surface to be centered in case. Steel leveling brackets are attached to case to prevent deflection. Housing designed with internal junction box and plug-in wiring connections to allow housing to be installed and connected to building power supply separately from motor and viewing surface.</w:t>
+        <w:t xml:space="preserve">hand motor locations and for viewing surface to unroll off front or back of roller. Steel mounting brackets slide in extruded </w:t>
+      </w:r>
+      <w:r w:rsidR="00D627DC">
+        <w:lastRenderedPageBreak/>
+        <w:t>aluminum mounting system along top of case. Brackets supporting roller/fabric assembly slide in tracks inside top of the case, allowing viewing surface to be centered in case. Steel leveling brackets are attached to case to prevent deflection. Housing designed with internal junction box and plug-in wiring connections to allow housing to be installed and connected to building power supply separately from motor and viewing surface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3133AB8F" w14:textId="57EE272F" w:rsidR="00045F60" w:rsidRPr="00045F60" w:rsidRDefault="00045F60" w:rsidP="000B640F">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Select one of the following motor paragraphs and delete the paragraphs not required. Note that there are size limitations with quiet motors. Contact manufacturer for additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB7C54B" w14:textId="77777777" w:rsidR="00045F60" w:rsidRDefault="00045F60" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Motor mounted inside screen roller on rubber isolation insulators. Motor UL certified, rated 110-120V AC, 60 Hz, three wire, instantly reversible, lifetime lubricated with pre-set accessible limit switches.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E6C610" w14:textId="77777777" w:rsidR="001A21DE" w:rsidRPr="00BF4035" w:rsidRDefault="00045F60" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Quiet Motor mounted inside screen roller on rubber isolation insulators. Motor operates at 44db and is UL certified, rated 110-120V AC, 60 Hz, three wire, instantly reversible, lifetime lubricated with pre-set accessible limit switches.</w:t>
       </w:r>
@@ -1348,51 +1327,55 @@
       <w:r w:rsidRPr="00321EAF">
         <w:t>K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2953FD59" w14:textId="77777777" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>TecVision XH900X ALR - On Axis gain of 0.9. Rejects 60% of ambient light. 180 degree viewing cone. Provides very good contrast and color reproduction. Imaging Science Foundation certified. 8K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D074EF4" w14:textId="77777777" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>TecVision MS1000X ALR – Rejects 73% of ambient light. On Axis gain of 1.0. 70 degree viewing cone. Provides excellent contrast and color reproduction. Performs well in ambient light. Imaging Science Foundation certified. 8K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6CAE32" w14:textId="71799C61" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
-        <w:t>TecVision XT1000X White - On Axis gain of 1.0. 180 degree viewing cone. Imaging Science Foundation certified. 8K ready reference screen surface for blending applications</w:t>
+        <w:t xml:space="preserve">TecVision XT1000X White - On Axis gain of 1.0. 180 degree viewing cone. Imaging Science Foundation certified. 8K ready reference screen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>surface for blending applications</w:t>
       </w:r>
       <w:r w:rsidR="00DB13E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB13E3" w:rsidRPr="00DB13E3">
         <w:t>and Ultra-Short Throw (UST) projection</w:t>
       </w:r>
       <w:r w:rsidR="00DB13E3">
         <w:t>. P</w:t>
       </w:r>
       <w:r>
         <w:t>recise resolution and color accuracy. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6143AFD3" w14:textId="77777777" w:rsidR="009D15F6" w:rsidRDefault="00796845" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="1152"/>
           <w:tab w:val="clear" w:pos="2304"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3456"/>
           <w:tab w:val="clear" w:pos="4032"/>
@@ -1581,50 +1564,51 @@
       <w:r>
         <w:t>193 inches (490 cm diagonal, 94-1/2 inches x 168 inches (240 cm x 427 cm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BC1152" w14:textId="77777777" w:rsidR="00045F60" w:rsidRDefault="00045F60" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>220 inches (559 cm) diagonal, 108 inches x 192 inches (274 cm x 488 cm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF15A12" w14:textId="77777777" w:rsidR="00045F60" w:rsidRDefault="00045F60" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>16:10 Format. Black masking borders standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A2C1DB" w14:textId="77777777" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>94 inch (2388 mm) diagonal, 50 inches x 80 inches (12070 mm x (2032 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F3C973" w14:textId="77777777" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>109 inch (2769 mm) diagonal, 57-1/2 inches x 92 inches (1461 mm x 2337 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148400EB" w14:textId="77777777" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>113 inch (2870 mm) diagonal, 60 inches x 96 inches (1524 mm x 2438 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2723FD6E" w14:textId="77777777" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>123 inch (3124 mm) diagonal, 65 inches x 104 inches (1351mm x 2642 mm).</w:t>
@@ -1820,50 +1804,51 @@
       <w:r>
         <w:t xml:space="preserve">Low voltage 24V control unit with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>hand held</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> IR remote three button control switch to stop or reverse screen at any point, built-in RF receiver, built-in Video Interface Control trigger for 3V-28V, RS232, and dry contact relays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474A3FAB" w14:textId="77777777" w:rsidR="001E1DE8" w:rsidRDefault="001E1DE8" w:rsidP="001E1DE8">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Compatible with all options.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06795180" w14:textId="77777777" w:rsidR="001E1DE8" w:rsidRPr="00BF4035" w:rsidRDefault="001E1DE8" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Key Operated power supply switch to control power to control system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77384ED3" w14:textId="77777777" w:rsidR="001E1DE8" w:rsidRDefault="001E1DE8" w:rsidP="001E1DE8">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Not compatible with options 4, 5, 6, 8, or 9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634DEC0" w14:textId="77777777" w:rsidR="001E1DE8" w:rsidRPr="00BF4035" w:rsidRDefault="001E1DE8" w:rsidP="009D15F6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Locking switch cover plate for limited access to three position switch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75524D61" w14:textId="77777777" w:rsidR="001E1DE8" w:rsidRDefault="001E1DE8" w:rsidP="001E1DE8">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** . Not compatible with options 1, 2, 3, 4, 5, 7, or 9`.</w:t>
@@ -2179,79 +2164,79 @@
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3723123B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="577F26BE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FE2189" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB467A" w:rsidSect="00DB467A">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E96E324" w14:textId="77777777" w:rsidR="004F1A51" w:rsidRDefault="004F1A51">
+    <w:p w14:paraId="7AF0E578" w14:textId="77777777" w:rsidR="00656449" w:rsidRDefault="00656449">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C6751CD" w14:textId="77777777" w:rsidR="004F1A51" w:rsidRDefault="004F1A51">
+    <w:p w14:paraId="48BE2D0C" w14:textId="77777777" w:rsidR="00656449" w:rsidRDefault="00656449">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="570854D7" w14:textId="77777777" w:rsidR="004F1A51" w:rsidRDefault="004F1A51">
+    <w:p w14:paraId="344FF0CB" w14:textId="77777777" w:rsidR="00656449" w:rsidRDefault="00656449">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
@@ -2305,58 +2290,58 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008909EA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D92F62F" w14:textId="77777777" w:rsidR="004F1A51" w:rsidRDefault="004F1A51">
+    <w:p w14:paraId="1BA98B90" w14:textId="77777777" w:rsidR="00656449" w:rsidRDefault="00656449">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="473AF504" w14:textId="77777777" w:rsidR="004F1A51" w:rsidRDefault="004F1A51">
+    <w:p w14:paraId="273935CC" w14:textId="77777777" w:rsidR="00656449" w:rsidRDefault="00656449">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2868,51 +2853,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="123354547">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="60107893">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1498030721">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -3027,61 +3012,63 @@
     <w:rsid w:val="00423EF9"/>
     <w:rsid w:val="00461B22"/>
     <w:rsid w:val="00480AFF"/>
     <w:rsid w:val="00490795"/>
     <w:rsid w:val="00496341"/>
     <w:rsid w:val="00497994"/>
     <w:rsid w:val="004A2008"/>
     <w:rsid w:val="004B62C7"/>
     <w:rsid w:val="004C60E4"/>
     <w:rsid w:val="004D32EF"/>
     <w:rsid w:val="004D4C4C"/>
     <w:rsid w:val="004D64DB"/>
     <w:rsid w:val="004E18E1"/>
     <w:rsid w:val="004E273A"/>
     <w:rsid w:val="004E2D5D"/>
     <w:rsid w:val="004F1A51"/>
     <w:rsid w:val="004F2AF9"/>
     <w:rsid w:val="00506376"/>
     <w:rsid w:val="00520634"/>
     <w:rsid w:val="00522D8A"/>
     <w:rsid w:val="00525523"/>
     <w:rsid w:val="00544235"/>
     <w:rsid w:val="00583A35"/>
     <w:rsid w:val="00584B51"/>
     <w:rsid w:val="005B72B7"/>
+    <w:rsid w:val="005D70B9"/>
     <w:rsid w:val="005E33BF"/>
     <w:rsid w:val="005F2CDD"/>
     <w:rsid w:val="005F3F01"/>
     <w:rsid w:val="005F4891"/>
     <w:rsid w:val="005F4A51"/>
     <w:rsid w:val="005F7417"/>
     <w:rsid w:val="00616CB2"/>
     <w:rsid w:val="00624074"/>
     <w:rsid w:val="006467E3"/>
     <w:rsid w:val="00647AA5"/>
     <w:rsid w:val="006522A2"/>
+    <w:rsid w:val="00656449"/>
     <w:rsid w:val="00664DE1"/>
     <w:rsid w:val="006806E0"/>
     <w:rsid w:val="006A4665"/>
     <w:rsid w:val="006B2CF7"/>
     <w:rsid w:val="006D3209"/>
     <w:rsid w:val="006D3F18"/>
     <w:rsid w:val="006E1AA0"/>
     <w:rsid w:val="006E4F63"/>
     <w:rsid w:val="006F5E39"/>
     <w:rsid w:val="00711DB2"/>
     <w:rsid w:val="00715E37"/>
     <w:rsid w:val="00723883"/>
     <w:rsid w:val="00725467"/>
     <w:rsid w:val="007254CC"/>
     <w:rsid w:val="00726113"/>
     <w:rsid w:val="007310FD"/>
     <w:rsid w:val="00744510"/>
     <w:rsid w:val="0075776D"/>
     <w:rsid w:val="00761193"/>
     <w:rsid w:val="0076301D"/>
     <w:rsid w:val="00773EB2"/>
     <w:rsid w:val="00774B45"/>
     <w:rsid w:val="0078083E"/>
     <w:rsid w:val="00782462"/>
     <w:rsid w:val="007852B6"/>
@@ -3221,50 +3208,51 @@
     <w:rsid w:val="00E74033"/>
     <w:rsid w:val="00E746B9"/>
     <w:rsid w:val="00E7753A"/>
     <w:rsid w:val="00E8123D"/>
     <w:rsid w:val="00E81934"/>
     <w:rsid w:val="00E92666"/>
     <w:rsid w:val="00E9366A"/>
     <w:rsid w:val="00EB10BC"/>
     <w:rsid w:val="00EC39F4"/>
     <w:rsid w:val="00ED306A"/>
     <w:rsid w:val="00EE311D"/>
     <w:rsid w:val="00EE6889"/>
     <w:rsid w:val="00EF7CDE"/>
     <w:rsid w:val="00F05B1C"/>
     <w:rsid w:val="00F22E44"/>
     <w:rsid w:val="00F3573C"/>
     <w:rsid w:val="00F35DA7"/>
     <w:rsid w:val="00F40F0A"/>
     <w:rsid w:val="00F4715E"/>
     <w:rsid w:val="00F50808"/>
     <w:rsid w:val="00F61AC5"/>
     <w:rsid w:val="00F7451E"/>
     <w:rsid w:val="00F87AF2"/>
     <w:rsid w:val="00F9001C"/>
     <w:rsid w:val="00F90D7B"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FA254E"/>
     <w:rsid w:val="00FC69DA"/>
     <w:rsid w:val="00FD3746"/>
     <w:rsid w:val="00FE1A3C"/>
     <w:rsid w:val="00FE4464"/>
     <w:rsid w:val="00FF253F"/>
     <w:rsid w:val="00FF7D94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
@@ -4613,51 +4601,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATfooter">
     <w:name w:val="ARCAT footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA659D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4953,63 +4941,56 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5188,137 +5169,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7F87583-6E87-4E06-8BF5-A3AC9F16A91D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3567CE8-20C2-4D87-A7DD-E0F9F9C9EEB8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA503007-BE97-4FBF-A341-CEC589B2047C}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A92C572F-5B95-4889-AACA-6B150DDF5FCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA503007-BE97-4FBF-A341-CEC589B2047C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3567CE8-20C2-4D87-A7DD-E0F9F9C9EEB8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7F87583-6E87-4E06-8BF5-A3AC9F16A91D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2846</Words>
-  <Characters>14944</Characters>
+  <Words>2627</Words>
+  <Characters>14975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>415</Lines>
-  <Paragraphs>216</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 11132</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>hlj</Manager>
   <Company>ARCAT, Inc. 2019 (1/6/19) R12</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17574</CharactersWithSpaces>
+  <CharactersWithSpaces>17567</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 11132</dc:title>
   <dc:subject>Front Projection Screens</dc:subject>
   <dc:creator>Draper, Inc</dc:creator>
   <cp:keywords/>
   <dc:description>Rewritten to combine Surface Mounted and Recessed Screens. R13 (2/27/19), R14 (2/28/19), R15 (4/3/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">