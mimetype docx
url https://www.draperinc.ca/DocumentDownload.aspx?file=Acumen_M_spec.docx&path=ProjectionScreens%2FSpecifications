--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1EC486F1" w14:textId="77777777" w:rsidR="00F77E02" w:rsidRDefault="00B616C4">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4570C239" wp14:editId="11D7DF4C">
             <wp:extent cx="2057400" cy="1552575"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -129,144 +130,118 @@
       </w:r>
       <w:r w:rsidR="002B0CE0">
         <w:t xml:space="preserve">OPERATED FREE-HANGING </w:t>
       </w:r>
       <w:r w:rsidR="00FD6AC5">
         <w:t>SURFACE</w:t>
       </w:r>
       <w:r w:rsidR="002B0CE0">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001F5B0D">
         <w:t>MOUNTED FRONT PROJECTION SCREEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CD3B58" w14:textId="77777777" w:rsidR="00F77E02" w:rsidRDefault="00F77E02">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="332A61E5" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00B91D1B">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BFA6CE6" w14:textId="1A4B326A" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
+    <w:p w14:paraId="3E2154EE" w14:textId="48627A3E" w:rsidR="002276B2" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Draper, Inc.; Wall and ceiling surface mounted front projection screens.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">This section is based on the products of Draper, Inc., </w:t>
       </w:r>
       <w:r w:rsidR="000458AA">
         <w:t>whose sales office and manufacturing facility are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> located at:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>411 S. Pearl P. O. Box 425</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Fax: 866-637-5611</w:t>
-[...2 lines deleted...]
-        <w:br/>
         <w:t>Email:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="002276B2" w:rsidRPr="002276B2">
+        <w:rPr>
+          <w:color w:val="802020"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>drapercontract@draperinc.com</w:t>
+      </w:r>
       <w:r>
         <w:br/>
         <w:t>Web:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
-        <w:t>[</w:t>
-[...12 lines deleted...]
-      </w:r>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFA6CE6" w14:textId="3EC160AC" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
       <w:r>
         <w:br/>
-        <w:t>Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information, see Draper Screen Selection/Resource Center at</w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5130A42C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5217061F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>SECTION INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5852C0CE" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
@@ -450,59 +425,59 @@
       <w:r>
         <w:t>Shop Drawings: Shop drawings showing layout and types of projection screens. Show the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DC81D8" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Edit below to suit screens specified and project conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316E0307" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Location of screen centerline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D2AD94" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
+        <w:t>Seams in viewing surfaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D59ECAA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Seams in viewing surfaces.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Detailed drawings for concealed mounting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD93729" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Connections to suspension systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0125EE0D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Anchorage details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272A0725" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Accessories.</w:t>
@@ -689,85 +664,72 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C7FAF9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F3F781" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286AC98F" w14:textId="45BC6095" w:rsidR="ABFFABFF" w:rsidRDefault="000458AA" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="286AC98F" w14:textId="119619A6" w:rsidR="ABFFABFF" w:rsidRDefault="000458AA" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="000458AA">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="ABFFABFF">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN 47385-0425; Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
-[...6 lines deleted...]
-        <w:r w:rsidR="ABFFABFF">
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN 47385-0425; Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Email:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00F83215" w:rsidRPr="00370672">
           <w:rPr>
-            <w:color w:val="802020"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>request</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> info (drapercontract@draperinc.com)</w:t>
+          <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="ABFFABFF">
         <w:t>; Web:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="ABFFABFF">
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23C3478C" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159C7C1C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
@@ -902,59 +864,51 @@
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Select the screen type from the following paragraphs and delete those not required. Note that there are size limitations with some viewing surfaces. Contact manufacturer for additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C71F5FC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Matt White XT1000E - On Axis gain of 1.0. 180 degree viewing cone. Washable surface. GREENGUARD Gold certified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E3D2D0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Contrast Grey XH800E - 0.8 On Axis gain. Smooth grey surface provides excellent resolution and enhances color contrast. 180 degree viewing cone. GREENGUARD Gold certified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66257FB0" w14:textId="7554D39E" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
-        <w:t>** NOTE TO SPECIFIER *</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> White Weave XT900E is not recommended for viewing less than 10 feet (305 cm) from screen.</w:t>
+        <w:t>** NOTE TO SPECIFIER **  ClearSound White Weave XT900E is not recommended for viewing less than 10 feet (305 cm) from screen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A07068" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>ClearSound White Weave XT900E - On Axis gain of 0.9. 180 degree viewing cone. Acoustically transparent woven blend of fiberglass and PVC. Acoustical properties are comparable to the highest quality speaker grille cloth. Some control of ambient light is recommended. Flame and mildew resistant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E998B0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Chroma Key Green - Green flexible PVC surface for video production where you need the background to "disappear." Matte finish. Flame retardant, tear resistant, and wrinkle resistant. Offers excellent uniformity and consistent surface color edge to edge. Works effectively throughout 180 degree viewable range.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9368CA" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Select the screen format and size required for the project. Delete the paragraphs not required.</w:t>
       </w:r>
@@ -1281,76 +1235,76 @@
         <w:t>Protect installed products until completion of project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B0F86F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Touch-up, repair or replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14377047" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00B91D1B">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DDAFEE1" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B91D1B">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="080EC7ED" w14:textId="77777777" w:rsidR="00B91D18" w:rsidRDefault="00B91D18" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="5B7D57AB" w14:textId="77777777" w:rsidR="00D02E6E" w:rsidRDefault="00D02E6E" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57E063E3" w14:textId="77777777" w:rsidR="00B91D18" w:rsidRDefault="00B91D18" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="752ABA05" w14:textId="77777777" w:rsidR="00D02E6E" w:rsidRDefault="00D02E6E" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1408,61 +1362,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B616C4">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F531821" w14:textId="77777777" w:rsidR="00B91D18" w:rsidRDefault="00B91D18" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="675B88BD" w14:textId="77777777" w:rsidR="00D02E6E" w:rsidRDefault="00D02E6E" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20E5C938" w14:textId="77777777" w:rsidR="00B91D18" w:rsidRDefault="00B91D18" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="4C9FCD99" w14:textId="77777777" w:rsidR="00D02E6E" w:rsidRDefault="00D02E6E" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -1706,114 +1660,118 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2101372707">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001334A7"/>
     <w:rsid w:val="000458AA"/>
     <w:rsid w:val="000954FC"/>
     <w:rsid w:val="001334A7"/>
     <w:rsid w:val="001A14A4"/>
     <w:rsid w:val="001F5B0D"/>
     <w:rsid w:val="00224615"/>
     <w:rsid w:val="00224B38"/>
+    <w:rsid w:val="002276B2"/>
     <w:rsid w:val="002B0CE0"/>
     <w:rsid w:val="003B005E"/>
     <w:rsid w:val="00433A01"/>
     <w:rsid w:val="004A7A94"/>
     <w:rsid w:val="004E162D"/>
     <w:rsid w:val="005A18BA"/>
     <w:rsid w:val="005A4C0A"/>
     <w:rsid w:val="00605022"/>
     <w:rsid w:val="006249EF"/>
     <w:rsid w:val="0068456A"/>
     <w:rsid w:val="006D0279"/>
     <w:rsid w:val="00726261"/>
     <w:rsid w:val="007A2CA5"/>
     <w:rsid w:val="008135BB"/>
     <w:rsid w:val="00911BEA"/>
     <w:rsid w:val="009B5B4B"/>
     <w:rsid w:val="00A10251"/>
     <w:rsid w:val="00A22228"/>
     <w:rsid w:val="00A36489"/>
     <w:rsid w:val="00AA2BF0"/>
     <w:rsid w:val="00B27C9B"/>
     <w:rsid w:val="00B41A2B"/>
     <w:rsid w:val="00B616C4"/>
     <w:rsid w:val="00B91D18"/>
     <w:rsid w:val="00B91D1B"/>
     <w:rsid w:val="00C7648A"/>
     <w:rsid w:val="00CD7D32"/>
+    <w:rsid w:val="00D02E6E"/>
     <w:rsid w:val="00D74051"/>
     <w:rsid w:val="00E45F9B"/>
     <w:rsid w:val="00EF4FC9"/>
     <w:rsid w:val="00F167E0"/>
     <w:rsid w:val="00F22492"/>
     <w:rsid w:val="00F5066C"/>
     <w:rsid w:val="00F77E02"/>
+    <w:rsid w:val="00F83215"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FB2020"/>
     <w:rsid w:val="00FD6AC5"/>
     <w:rsid w:val="ABFFABFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2649,61 +2607,84 @@
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
         <w:tab w:val="left" w:pos="4608"/>
         <w:tab w:val="left" w:pos="5184"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6336"/>
         <w:tab w:val="left" w:pos="6912"/>
         <w:tab w:val="left" w:pos="7488"/>
         <w:tab w:val="left" w:pos="8064"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9216"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002276B2"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002276B2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos32/arc32063.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Draper,+Inc.&amp;coid=32063&amp;rep=&amp;fax=866-637-5611&amp;message=RE:%20Spec%20Question%20(11132dra):%20%20&amp;mf=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Draper,+Inc.&amp;coid=32063&amp;rep=&amp;fax=866-637-5611&amp;message=RE:%20Spec%20Question%20(11132dra):%20%20&amp;mf=" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20drapercontract@draperinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2958,59 +2939,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3189,122 +3161,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E091AAB-EA01-4B5D-82B6-6CA9199810C7}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8F7BF3C-59AC-492F-BA99-BD182B24702C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E091AAB-EA01-4B5D-82B6-6CA9199810C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B6A0B00-CA7D-495D-A1DE-ADCFB27FFB6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1113</Words>
-  <Characters>6156</Characters>
+  <Words>1419</Words>
+  <Characters>8090</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
-  <Paragraphs>100</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Arcat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7263</CharactersWithSpaces>
+  <CharactersWithSpaces>9491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arcat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>