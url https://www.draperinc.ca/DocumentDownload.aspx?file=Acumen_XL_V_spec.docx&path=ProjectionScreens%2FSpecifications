--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -120,176 +120,117 @@
       </w:r>
       <w:r w:rsidR="002E1916">
         <w:t>TAB</w:t>
       </w:r>
       <w:r w:rsidR="00AC72FA">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="002E1916">
         <w:t xml:space="preserve">TENSIONED </w:t>
       </w:r>
       <w:r w:rsidR="00173F15">
         <w:t>SURFACE</w:t>
       </w:r>
       <w:r w:rsidR="00AC72FA">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00715C14">
         <w:t>MOUNTED FRONT PROJECTION SCREEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494E4CFD" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="000F2648">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BEC5BDA" w14:textId="7B02AF16" w:rsidR="000F2648" w:rsidRDefault="00173F15">
+    <w:p w14:paraId="5BEC5BDA" w14:textId="229D66CD" w:rsidR="000F2648" w:rsidRDefault="00173F15">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Draper</w:t>
       </w:r>
       <w:r w:rsidR="00893D4A">
         <w:t>®</w:t>
       </w:r>
       <w:r>
         <w:t>, Inc.; Wall and ceiling surface mounted front projection screens.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">This section is based on the products of Draper, Inc., </w:t>
       </w:r>
       <w:r w:rsidR="005D1573">
         <w:t>whose sales and manufacturing facilities are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> located at:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>411 S. Pearl P. O. Box 425</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Fax: 866-637-5611</w:t>
-[...5 lines deleted...]
-      <w:r>
         <w:t>Email:</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r>
+        <w:r w:rsidR="006B44DC" w:rsidRPr="00370672">
           <w:rPr>
-            <w:color w:val="802020"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>request</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> info (drapercontract@draperinc.com)</w:t>
+          <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t>Web:</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
-        <w:t>[</w:t>
-[...42 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158CA126" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0EF84F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>SECTION INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C58CFCF" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="00173F15">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
@@ -375,50 +316,51 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Section 09 51 23 - Acoustical Tile Ceilings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45CD4309" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00F65DC4">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>6 for electrical wiring, connections, and installation of remote control switches for electrically operated projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E917D12" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E77FC58" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="00173F15">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C18AFE2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>NFPA 70 - National Electrical Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A204ADE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>NFPA 701-99 - Fire Tests for Flame-Resistant Textiles and Films.</w:t>
@@ -463,244 +405,247 @@
       <w:r>
         <w:t>Product Data: Manufacturer's data sheets on each product to be used, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FE69A0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Preparation instructions and recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C270541" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Storage and handling requirements and recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40015845" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
+        <w:t>Installation methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA417C0" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="00173F15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">** NOTE TO SPECIFIER ** Delete below if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> electrically operated screens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482FDB92" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wiring diagram for electrically operated units.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F073A11" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="00173F15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Retain below for front projection screens where shop drawings are needed to understand relationships with adjoining work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034B89B4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Shop Drawings: Shop drawings showing layout and types of projection screens. Show the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EE64AF" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="00173F15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Edit below to suit screens specified and project conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B993A15" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Location of screen centerline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7056246A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Location of wiring connections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BFDDAF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Seams in viewing surfaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A8610F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Detailed drawings for concealed mounting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A05829" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Connections to suspension systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52630352" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anchorage details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B834651" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362D6FFC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Frame details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082DF93B" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="00173F15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Delete selection samples if colors have already been selected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BF0860" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Selection Samples: For each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>finish</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> product specified, two complete sets of color chips representing manufacturer's full range of available colors and patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B130B4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Verification Samples: For each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>finish</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> product specified, two samples, minimum size 6 inches (150 mm) square, representing actual product, color, and patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA63D76" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>QUALITY ASSURANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D90AA10" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Single Source Responsibility: Obtain each type of projection screen required from a single manufacturer as a complete unit, including necessary mounting hardware and accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D90B9F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Coordination of Work: Coordinate layout and installation of projection screens with other construction supported by, or penetrating through, ceilings, including light fixtures, HVAC equipment, fire-suppression system, and partitions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9F8424" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589D2774" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Do not deliver projection screens until building is enclosed and other construction where </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Installation methods.</w:t>
-[...191 lines deleted...]
-        <w:t>Do not deliver projection screens until building is enclosed and other construction where screens will be installed is substantially complete.</w:t>
+        <w:t>screens will be installed is substantially complete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFF66D5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Store products in manufacturer's unopened packaging until ready for installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2418BD1E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Protect screens from damage during delivery, handling, storage, and installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641BE32A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>COORDINATION</w:t>
       </w:r>
@@ -824,106 +769,88 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E4AFE0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353C1990" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAD8672" w14:textId="76DDD008" w:rsidR="ABFFABFF" w:rsidRDefault="005D1573" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="5DAD8672" w14:textId="5D091AA7" w:rsidR="ABFFABFF" w:rsidRDefault="005D1573" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1573">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="ABFFABFF">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN 47385-0425; Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; Email:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A028AF">
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN 47385-0425; Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Email:</w:t>
+      </w:r>
+      <w:r w:rsidR="006B44DC">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>request info (</w:t>
       </w:r>
       <w:r w:rsidR="ABFFABFF" w:rsidRPr="00A028AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>drapercontract@draperinc.com</w:t>
       </w:r>
       <w:r w:rsidR="ABFFABFF">
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidR="ABFFABFF">
         <w:t>; Web:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00A028AF" w:rsidRPr="008A15F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="650BBB26" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="00173F15">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">** NOTE TO SPECIFIER ** Delete one of the following two </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1784B0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="374A0C49" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01 60 00 - Product Requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006483FF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MOTORIZED, SURFACE MOUNTED, FRONT PROJECTION SCREENS</w:t>
       </w:r>
@@ -1165,51 +1092,55 @@
         <w:t>mounting bracket</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> required </w:t>
       </w:r>
       <w:r w:rsidR="00CA3F2C">
         <w:t>for either ceiling or wall mounting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E15FAD" w14:textId="4923BA5C" w:rsidR="00E22A8D" w:rsidRDefault="00E22A8D" w:rsidP="00E22A8D">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Wall Mount Brackets (standard): “Floating” steel brackets, finished to match screen case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621F60D0" w14:textId="3C8CBAE0" w:rsidR="ABFFABFF" w:rsidRDefault="00CA3F2C" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Ceiling Mount Brackets</w:t>
       </w:r>
       <w:r w:rsidR="0060351B">
-        <w:t>: “Floating” steel brackets, finished to match screen case</w:t>
+        <w:t xml:space="preserve">: “Floating” steel brackets, finished to match screen </w:t>
+      </w:r>
+      <w:r w:rsidR="0060351B">
+        <w:lastRenderedPageBreak/>
+        <w:t>case</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6206E95E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Projection Viewing Surface:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E33A15A" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="00173F15">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Select the screen type from the following paragraphs and delete those not required. Note that there are size limitations with some viewing surfaces. Contact manufacturer for additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036C692C" w14:textId="5366DD99" w:rsidR="00B05FB4" w:rsidRDefault="00E8318A" w:rsidP="00B05FB4">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
@@ -1466,50 +1397,51 @@
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t>. 180 degree viewing cone. Acoustically transparent white PVC fabric with microscopic perforations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA03D44" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>CineFlex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> CH1200V - On Axis gain of 1.2. 60 degree viewing cone. Neutral grey rear projection diffusing surface. Provides high resolution and excellent contrast, even in lighted rooms. Recommended for use with low to medium output projectors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075B4E38" w14:textId="2324734B" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>CineFlex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3F2C">
         <w:t xml:space="preserve">White </w:t>
       </w:r>
       <w:r>
         <w:t>XT</w:t>
       </w:r>
       <w:r w:rsidR="00CA3F2C">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>00V - On Axis gain of 0.</w:t>
       </w:r>
       <w:r w:rsidR="00CA3F2C">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>. 180 degree viewing cone. White rear projection surface works well for edge matching or edge blending applications, and also for short throw rear projection. Reasonable control of ambient light is recommended.</w:t>
       </w:r>
     </w:p>
@@ -1730,55 +1662,53 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000615F4">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0044520B">
         <w:t xml:space="preserve">m x </w:t>
       </w:r>
       <w:r w:rsidR="000615F4">
         <w:t>427</w:t>
       </w:r>
       <w:r w:rsidR="0044520B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000615F4">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0044520B">
         <w:t>m).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438DDA6A" w14:textId="38E8D520" w:rsidR="0044520B" w:rsidRPr="00F22E44" w:rsidRDefault="002E3174" w:rsidP="0044520B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>226</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0044520B" w:rsidRPr="00F22E44">
         <w:t xml:space="preserve"> inch (</w:t>
       </w:r>
       <w:r w:rsidR="000615F4">
         <w:t>574</w:t>
       </w:r>
       <w:r w:rsidR="0044520B" w:rsidRPr="00F22E44">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0091520C">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0044520B" w:rsidRPr="00F22E44">
         <w:t xml:space="preserve">m) diagonal, </w:t>
       </w:r>
       <w:r>
         <w:t>120</w:t>
       </w:r>
       <w:r w:rsidR="0044520B" w:rsidRPr="00F22E44">
         <w:t xml:space="preserve"> inches x </w:t>
       </w:r>
       <w:r>
         <w:t>192</w:t>
       </w:r>
       <w:r w:rsidR="0044520B" w:rsidRPr="00F22E44">
@@ -2516,50 +2446,51 @@
       </w:r>
       <w:r w:rsidR="00EB36AB">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> m).</w:t>
       </w:r>
       <w:r w:rsidR="00B3382E">
         <w:t xml:space="preserve"> Extra drop cannot exceed 84 inches (213 cm). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Select viewing surface color or black. </w:t>
       </w:r>
       <w:r w:rsidR="00677F6E">
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:t>lack is standard. If not required, delete both paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7C69D8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Provide an extra screen drop with an overall screen drop of ___ inches (___ mm) with top border matching the viewing surface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735EFD03" w14:textId="1A1FE135" w:rsidR="0023029A" w:rsidRDefault="ABFFABFF" w:rsidP="0023029A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provide an extra screen drop with an overall screen drop of ___ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>inches (_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>__ mm) with a black masking top border.</w:t>
       </w:r>
       <w:r w:rsidR="0023029A" w:rsidRPr="0023029A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1D44EB" w14:textId="77777777" w:rsidR="0023029A" w:rsidRDefault="0023029A" w:rsidP="0023029A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
@@ -3133,50 +3064,51 @@
     <w:p w14:paraId="6B187A82" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2520AABE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>EXAMINATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7142F072" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Do not begin installation until substrates have been properly prepared.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300F32D0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Verify rough-in openings are properly prepared.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521D1088" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>If substrate preparation is the responsibility of another installer, notify Architect of unsatisfactory preparation before proceeding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4010095F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>PREPARATION</w:t>
@@ -3246,76 +3178,76 @@
         <w:t>Protect installed products until completion of project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E924D49" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Touch-up, repair or replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DABB9C5" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="000F2648">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="000282A7" w14:textId="77777777" w:rsidR="000F2648" w:rsidRDefault="00173F15">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F2648">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00BE1CDD" w14:textId="77777777" w:rsidR="00DD58CD" w:rsidRDefault="00DD58CD" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="007471EC" w14:textId="77777777" w:rsidR="00D40165" w:rsidRDefault="00D40165" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E099964" w14:textId="77777777" w:rsidR="00DD58CD" w:rsidRDefault="00DD58CD" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="41C23A15" w14:textId="77777777" w:rsidR="00D40165" w:rsidRDefault="00D40165" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3373,61 +3305,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FF0DE7">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="083A70B8" w14:textId="77777777" w:rsidR="00DD58CD" w:rsidRDefault="00DD58CD" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="1F188E49" w14:textId="77777777" w:rsidR="00D40165" w:rsidRDefault="00D40165" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F8DA3FF" w14:textId="77777777" w:rsidR="00DD58CD" w:rsidRDefault="00DD58CD" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="73C235AB" w14:textId="77777777" w:rsidR="00D40165" w:rsidRDefault="00D40165" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -3764,51 +3696,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2002081489">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1457600886">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001334A7"/>
     <w:rsid w:val="000615F4"/>
     <w:rsid w:val="0006511C"/>
     <w:rsid w:val="000C0A21"/>
@@ -3816,95 +3748,98 @@
     <w:rsid w:val="000F2648"/>
     <w:rsid w:val="00105028"/>
     <w:rsid w:val="001334A7"/>
     <w:rsid w:val="0017109C"/>
     <w:rsid w:val="00173F15"/>
     <w:rsid w:val="001B47C4"/>
     <w:rsid w:val="00216A60"/>
     <w:rsid w:val="0023029A"/>
     <w:rsid w:val="0024727F"/>
     <w:rsid w:val="002B2349"/>
     <w:rsid w:val="002D443F"/>
     <w:rsid w:val="002E1916"/>
     <w:rsid w:val="002E3174"/>
     <w:rsid w:val="00364249"/>
     <w:rsid w:val="003B3E5A"/>
     <w:rsid w:val="0044520B"/>
     <w:rsid w:val="00462731"/>
     <w:rsid w:val="004C6761"/>
     <w:rsid w:val="00581512"/>
     <w:rsid w:val="005A4C0A"/>
     <w:rsid w:val="005D1573"/>
     <w:rsid w:val="0060351B"/>
     <w:rsid w:val="00646CB5"/>
     <w:rsid w:val="00677F6E"/>
     <w:rsid w:val="006966C5"/>
+    <w:rsid w:val="006B44DC"/>
     <w:rsid w:val="006B61FA"/>
     <w:rsid w:val="006E1B29"/>
     <w:rsid w:val="00715C14"/>
     <w:rsid w:val="00737B13"/>
     <w:rsid w:val="00741973"/>
     <w:rsid w:val="007F1221"/>
     <w:rsid w:val="00827AAE"/>
     <w:rsid w:val="00844662"/>
     <w:rsid w:val="00893D4A"/>
     <w:rsid w:val="008A022F"/>
     <w:rsid w:val="008A4793"/>
     <w:rsid w:val="0091520C"/>
     <w:rsid w:val="009442DB"/>
     <w:rsid w:val="00944759"/>
     <w:rsid w:val="00961A6A"/>
     <w:rsid w:val="009969F4"/>
     <w:rsid w:val="00A028AF"/>
     <w:rsid w:val="00A10D38"/>
     <w:rsid w:val="00A53F7E"/>
     <w:rsid w:val="00A60B07"/>
     <w:rsid w:val="00AA2BF0"/>
     <w:rsid w:val="00AA5EA9"/>
     <w:rsid w:val="00AC1B97"/>
     <w:rsid w:val="00AC51CC"/>
     <w:rsid w:val="00AC72FA"/>
     <w:rsid w:val="00B05FB4"/>
     <w:rsid w:val="00B13D2A"/>
     <w:rsid w:val="00B3382E"/>
     <w:rsid w:val="00B61049"/>
     <w:rsid w:val="00B9554D"/>
     <w:rsid w:val="00C01233"/>
     <w:rsid w:val="00CA3F2C"/>
     <w:rsid w:val="00CF12B2"/>
     <w:rsid w:val="00D2457B"/>
+    <w:rsid w:val="00D40165"/>
     <w:rsid w:val="00D516F3"/>
     <w:rsid w:val="00D8038E"/>
     <w:rsid w:val="00DB6CA0"/>
     <w:rsid w:val="00DD58CD"/>
     <w:rsid w:val="00E22A8D"/>
     <w:rsid w:val="00E36119"/>
     <w:rsid w:val="00E44823"/>
     <w:rsid w:val="00E8318A"/>
     <w:rsid w:val="00EB36AB"/>
     <w:rsid w:val="00EE58E8"/>
     <w:rsid w:val="00F65DC4"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FF0DE7"/>
     <w:rsid w:val="00FF3738"/>
     <w:rsid w:val="00FF4DDB"/>
     <w:rsid w:val="ABFFABFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4762,51 +4697,51 @@
         <w:tab w:val="left" w:pos="9216"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:vanish/>
       <w:color w:val="FF00FF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos32/arc32063.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Draper,+Inc.&amp;coid=32063&amp;rep=&amp;fax=866-637-5611&amp;message=RE:%20Spec%20Question%20(11132dra):%20%20&amp;mf=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5061,62 +4996,62 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
@@ -5299,115 +5234,115 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7DD4D0B-2C93-4B0A-B07B-A7441FA9C1CB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626B3335-B435-4DF1-B0CA-B69382D48E60}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626B3335-B435-4DF1-B0CA-B69382D48E60}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7DD4D0B-2C93-4B0A-B07B-A7441FA9C1CB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09529D0F-42EA-474F-9931-17B893DC39CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2710</Words>
-  <Characters>14608</Characters>
+  <Words>2525</Words>
+  <Characters>14394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>324</Lines>
-  <Paragraphs>234</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Arcat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17084</CharactersWithSpaces>
+  <CharactersWithSpaces>16886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arcat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>