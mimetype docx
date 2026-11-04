--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -1,52 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4A70A525" w14:textId="77777777" w:rsidR="002D2CF7" w:rsidRDefault="001B79E7">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A140A34" wp14:editId="3DD81102">
             <wp:extent cx="2057400" cy="1552575"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -130,134 +132,120 @@
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700B494E" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00B91D1B">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C08219B" w14:textId="77777777" w:rsidR="002D2CF7" w:rsidRPr="002D2CF7" w:rsidRDefault="002D2CF7" w:rsidP="001F3CEF">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EFE2347" w14:textId="4A6465AA" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
+    <w:p w14:paraId="5EFE2347" w14:textId="534A936B" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Draper, Inc.; Wall and ceiling surface mounted front projection screens.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">This section is based on the products of Draper, Inc., </w:t>
       </w:r>
       <w:r w:rsidR="006151ED">
         <w:t>whose sales office and manufacturing facility are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> located at:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>411 S. Pearl P. O. Box 425</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Fax: 866-637-5611</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Email:</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r>
+        <w:r w:rsidR="002A4E6C" w:rsidRPr="00370672">
           <w:rPr>
-            <w:color w:val="802020"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>request info (drapercontract@draperinc.com)</w:t>
+          <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t>Web:</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
-        <w:t>[</w:t>
+        <w:t>Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information,</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4E6C">
+        <w:t xml:space="preserve"> visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569C5141" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E60B1F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
@@ -323,300 +311,299 @@
       <w:r>
         <w:t>Section 09 26 13 - Gypsum Veneer Plastering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB62CC2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Section 09 21 16.23 - Gypsum Board Shaft Wall Assemblies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DDFBA9B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Section 09 51 23 - Acoustical Tile Ceilings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B06CBFD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECC702B" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F7F17F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NFPA 701-99 - Fire Tests for Flame-Resistant Textiles and Films.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F860BC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>GREENGUARD Environmental Institute Gold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A41710" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>US Green Building Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A15A9F0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SUBMITTALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C252FF6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Submit under provisions of Section 01 30 00 - Administrative Requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09ADA6B2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Product Data: Manufacturer's data sheets on each product to be used, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E0A239" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Preparation instructions and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BC614F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Storage and handling requirements and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EE1686" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Installation methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E2F238" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Retain below for front projection screens where shop drawings are needed to understand relationships with adjoining work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B72F229" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Shop Drawings: Shop drawings showing layout and types of projection screens. Show the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C0E1FE" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>REFERENCES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1ECC702B" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
+        <w:t>** NOTE TO SPECIFIER ** Edit below to suit screens specified and project conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AA919B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Location of screen centerline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA0DA53" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Seams in viewing surfaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E47505" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Detailed drawings for concealed mounting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6A3CFA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Connections to suspension systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B1F579" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anchorage details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B22F4B4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17127DC0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Frame details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6EF8DB" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
-        <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="5A15A9F0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+        <w:t>** NOTE TO SPECIFIER ** Delete selection samples if colors have already been selected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4DB5B0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Selection Samples: For each finish product specified, two complete sets of color chips representing manufacturer's full range of available colors and patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3FE964" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verification Samples: For each finish product specified, two samples, minimum size 6 inches (150 mm) square, representing actual product, color, and patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E993F8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
-        <w:t>SUBMITTALS</w:t>
-[...146 lines deleted...]
-    <w:p w14:paraId="31E993F8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+        <w:t>QUALITY ASSURANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DE677C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Single Source Responsibility: Obtain each type of projection screen required from a single manufacturer as a complete unit, including necessary mounting hardware and accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3734EA72" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Coordination of Work: Coordinate layout and installation of projection screens with other construction supported by, or penetrating through, ceilings, including light fixtures, HVAC equipment, fire-suppression system, and partitions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0412EE8F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
-        <w:t>QUALITY ASSURANCE</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0412EE8F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+        <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6556A0F0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Do not deliver projection screens until building is enclosed and other construction where screens will be installed is substantially complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476911D8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Store products in manufacturer's unopened packaging until ready for installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DE7292" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Protect screens from damage during delivery, handling, storage, and installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DE227C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
-        <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
-[...31 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>COORDINATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DDA18C" w14:textId="77777777" w:rsidR="001F3CEF" w:rsidRPr="0075776D" w:rsidRDefault="ABFFABFF" w:rsidP="001F3CEF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="4032"/>
           <w:tab w:val="left" w:pos="4608"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6336"/>
           <w:tab w:val="left" w:pos="6912"/>
           <w:tab w:val="left" w:pos="7488"/>
           <w:tab w:val="left" w:pos="8064"/>
@@ -718,85 +705,72 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68877D9E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30EB10D5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F18D93" w14:textId="5F6DE3EF" w:rsidR="ABFFABFF" w:rsidRDefault="006151ED" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="44F18D93" w14:textId="0D49EECF" w:rsidR="ABFFABFF" w:rsidRDefault="006151ED" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006151ED">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="ABFFABFF">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN 47385-0425; Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
-[...6 lines deleted...]
-        <w:r w:rsidR="ABFFABFF">
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN 47385-0425; Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Email:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="002B3C29" w:rsidRPr="00370672">
           <w:rPr>
-            <w:color w:val="802020"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>request</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> info (drapercontract@draperinc.com)</w:t>
+          <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="ABFFABFF">
         <w:t>; Web:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="ABFFABFF">
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01D12436" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F66DCFF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
@@ -949,51 +923,50 @@
       <w:r>
         <w:t>Projection Viewing Surface:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AEB957" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Select the screen type from the following paragraphs and delete those not required. Note that there are size limitations with some viewing surfaces. Contact manufacturer for additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3208ECEA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Matt White XT1000E - On Axis gain of 1.0. 180 degree viewing cone. Washable surface. GREENGUARD Gold certified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D21760E" w14:textId="7F2F11B9" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Contrast Grey XH800E - 0.8 On Axis gain. Smooth grey surface provides excellent resolution and enhances color contrast. 180 degree viewing cone. GREENGUARD Gold certified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC2B434" w14:textId="77777777" w:rsidR="00C938CC" w:rsidRDefault="00C938CC" w:rsidP="00C938CC">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Chroma Key Green - Green flexible PVC surface for video production where you need the background to "disappear." Matte finish. Flame retardant, tear resistant, and wrinkle resistant. Offers excellent uniformity and consistent surface color edge to edge. Works effectively throughout 180 degree viewable range.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E392DD" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Select the screen format and size required for the project. Delete the paragraphs not required. Note that for sizes 70 inches (1778 mm) high and larger, a pull cord is factory attached.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F860CD7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Viewing Area H x W.</w:t>
@@ -1158,55 +1131,51 @@
       <w:r>
         <w:t>123 inch (3124 mm) diagonal, 65 inches x 104 inches (1351mm x 2642 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281EC85D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>137 inch (3480) diagonal, 72-1/2 inches x 116 inches (1842 mm by 2946 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF959F2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>165 inch (4191 mm) diagonal, 87-1/2 inches x 140 inches (2223 mm by 3556 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFC81AA" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">** NOTE TO SPECIFIER ** If an extra screen drop is required for the project, fill in the drop height and one of the following paragraphs and delete the other. Total screen height cannot exceed 12 feet (3.66 m). Select viewing surface color or black. Matching the viewing surface is standard for AV format, black is standard for all other formats. If extra screen drop is not required, delete both </w:t>
-[...3 lines deleted...]
-        <w:t>paragraphs.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** If an extra screen drop is required for the project, fill in the drop height and one of the following paragraphs and delete the other. Total screen height cannot exceed 12 feet (3.66 m). Select viewing surface color or black. Matching the viewing surface is standard for AV format, black is standard for all other formats. If extra screen drop is not required, delete both paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01072E0E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Provide an extra screen drop with an overall screen drop of ___ inches (___ mm) with top border matching the viewing surface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7E73A8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Provide an extra screen drop with an overall screen drop of ___ inches (___ mm) with a black masking top border.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2799BA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -1319,102 +1288,102 @@
         <w:t>Protect installed products until completion of project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A09657C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Touch-up, repair or replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35871F23" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00B91D1B">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC25A6F" w14:textId="77777777" w:rsidR="00B91D1B" w:rsidRDefault="00FD6AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B91D1B">
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0842F6AD" w14:textId="77777777" w:rsidR="00055204" w:rsidRDefault="00055204" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="023AFC1E" w14:textId="77777777" w:rsidR="000D30AE" w:rsidRDefault="000D30AE" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28D0964F" w14:textId="77777777" w:rsidR="00055204" w:rsidRDefault="00055204" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="4C0B929A" w14:textId="77777777" w:rsidR="000D30AE" w:rsidRDefault="000D30AE" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -1446,61 +1415,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001B79E7">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4963E8BC" w14:textId="77777777" w:rsidR="00055204" w:rsidRDefault="00055204" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="3FC339A1" w14:textId="77777777" w:rsidR="000D30AE" w:rsidRDefault="000D30AE" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B28D449" w14:textId="77777777" w:rsidR="00055204" w:rsidRDefault="00055204" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="2E1AAE84" w14:textId="77777777" w:rsidR="000D30AE" w:rsidRDefault="000D30AE" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -1714,99 +1683,104 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4608"/>
         </w:tabs>
         <w:ind w:left="4608" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="618493799">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="621301319">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001334A7"/>
-    <w:rsid w:val="ABFFABFF"/>
     <w:rsid w:val="00036217"/>
     <w:rsid w:val="00055204"/>
     <w:rsid w:val="00057A37"/>
+    <w:rsid w:val="000D30AE"/>
     <w:rsid w:val="001334A7"/>
     <w:rsid w:val="001B79E7"/>
     <w:rsid w:val="001F3CEF"/>
     <w:rsid w:val="001F5B0D"/>
+    <w:rsid w:val="002A4E6C"/>
+    <w:rsid w:val="002B3C29"/>
     <w:rsid w:val="002D2CF7"/>
     <w:rsid w:val="002E7B51"/>
     <w:rsid w:val="002F419A"/>
     <w:rsid w:val="003F2AB7"/>
     <w:rsid w:val="00433A38"/>
     <w:rsid w:val="005A4C0A"/>
     <w:rsid w:val="006151ED"/>
     <w:rsid w:val="00702131"/>
     <w:rsid w:val="00A0673B"/>
     <w:rsid w:val="00A36489"/>
     <w:rsid w:val="00A74B8F"/>
     <w:rsid w:val="00AA2BF0"/>
     <w:rsid w:val="00B91D1B"/>
     <w:rsid w:val="00BB3C0B"/>
     <w:rsid w:val="00C66629"/>
     <w:rsid w:val="00C938CC"/>
     <w:rsid w:val="00D461FF"/>
     <w:rsid w:val="00D921C3"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FD6AC5"/>
+    <w:rsid w:val="ABFFABFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="54EBBF91"/>
@@ -2585,61 +2559,84 @@
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
         <w:tab w:val="left" w:pos="4608"/>
         <w:tab w:val="left" w:pos="5184"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6336"/>
         <w:tab w:val="left" w:pos="6912"/>
         <w:tab w:val="left" w:pos="7488"/>
         <w:tab w:val="left" w:pos="8064"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9216"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A4E6C"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A4E6C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Draper,+Inc.&amp;coid=32063&amp;rep=&amp;fax=866-637-5611&amp;message=RE:%20Spec%20Question%20(11132dra):%20%20&amp;mf=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Draper,+Inc.&amp;coid=32063&amp;rep=&amp;fax=866-637-5611&amp;message=RE:%20Spec%20Question%20(11132dra):%20%20&amp;mf=" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos32/arc32063.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20drapercontract@draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2894,56 +2891,53 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
@@ -3126,121 +3120,130 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89805E7C-8869-4B7A-AA1B-DAD5CD466A80}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC418150-0A28-490F-9FF3-597C4CAB28E6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F42565A3-A4DA-464C-88E2-D485BA346738}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC418150-0A28-490F-9FF3-597C4CAB28E6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89805E7C-8869-4B7A-AA1B-DAD5CD466A80}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1618</Words>
-  <Characters>9228</Characters>
+  <Words>1553</Words>
+  <Characters>8858</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Arcat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10825</CharactersWithSpaces>
+  <CharactersWithSpaces>10391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arcat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>