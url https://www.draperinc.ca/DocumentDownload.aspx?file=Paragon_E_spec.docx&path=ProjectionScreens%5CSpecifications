--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -59,62 +59,59 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2369769" cy="1393982"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="10836B77" w14:textId="77777777" w:rsidR="008910FA" w:rsidRDefault="008910FA" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBE787E" w14:textId="298A5B3C" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
+    <w:p w14:paraId="1CBE787E" w14:textId="4B956783" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="00624074">
-        <w:t>SECTION 1113</w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00385E69">
-        <w:t xml:space="preserve"> [11 52 13]</w:t>
+        <w:t>11 52 13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52213F75" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608C427E" w14:textId="07785938" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB1212" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PARAGON E </w:t>
       </w:r>
       <w:r w:rsidR="00DB467A" w:rsidRPr="00624074">
         <w:t>FRONT PROJECTION SCREENS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495D3F1F" w14:textId="77777777" w:rsidR="00761193" w:rsidRPr="00761193" w:rsidRDefault="00761193" w:rsidP="00B7521D">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49DBE265" w14:textId="5516EE22" w:rsidR="00385E69" w:rsidRDefault="00385E69" w:rsidP="00B7521D">
@@ -182,121 +179,95 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E24C16" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018D9F4B" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3124B5AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
+    <w:p w14:paraId="685A4E84" w14:textId="46E9771B" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
-        <w:t>Fax: 866-637-5611</w:t>
-[...8 lines deleted...]
-        <w:t>Email: request info (drapercontract@draperinc.com)</w:t>
+        <w:t>Email: drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B830AC9" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D41A7AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7ACA45A0" w14:textId="77777777" w:rsidR="00522D8A" w:rsidRPr="006D3209" w:rsidRDefault="00522D8A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CDE0AA7" w14:textId="7554F7BC" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information, </w:t>
       </w:r>
       <w:r w:rsidR="00330281">
         <w:t>go to</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4B8881" w14:textId="77777777" w:rsidR="00616CB2" w:rsidRDefault="00616CB2" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C07C8D" w14:textId="77777777" w:rsidR="00A61834" w:rsidRPr="006D3209" w:rsidRDefault="00A61834" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04771633" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>GENERAL</w:t>
       </w:r>
@@ -311,55 +282,50 @@
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SECTION</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166C27E0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete items below not required for project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADF5802" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="00FE1A3C" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48B908A6" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="00FE1A3C" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7D8D9F85" w14:textId="45D2E99F" w:rsidR="00A61834" w:rsidRDefault="006D3F18" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Electrically operated, ceiling recessed, front projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2D9BA4" w14:textId="77777777" w:rsidR="00A61834" w:rsidRDefault="00A61834" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00B2CBAA" w14:textId="780F8414" w:rsidR="00BA659D" w:rsidRDefault="00BA659D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Front projection screen controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663BFBBE" w14:textId="77777777" w:rsidR="00BA659D" w:rsidRPr="006D3209" w:rsidRDefault="00BA659D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
@@ -382,163 +348,164 @@
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729B89E1" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540567BC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>Division 5 - Metal Fabrications: Suspension systems for projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E697FD2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6059840A" w14:textId="47596016" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="6059840A" w14:textId="6734226A" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 06400</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [06 40 00]</w:t>
+        <w:t>06 40 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Interior Architectural Woodwork: Wood trim for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652B4B12" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EBF0C4" w14:textId="795A8E1B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="48EBF0C4" w14:textId="18B3AABE" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09120</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 22 26}</w:t>
+        <w:t>09 22 26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Ceiling Suspension System: Supports and trim for suspended ceilings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E807961" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BD407A" w14:textId="220A8D1C" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="41BD407A" w14:textId="6441632B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09210</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 26 13]</w:t>
+        <w:t>09 26 13</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Plaster: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145F51AE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CD2D05" w14:textId="1B39061D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="27CD2D05" w14:textId="36A7E777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09260</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09</w:t>
+        <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> 21 16]</w:t>
+        <w:t xml:space="preserve"> 21 16</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Board Assemblies: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0544E420" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF041CB" w14:textId="0E70DF73" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="3EF041CB" w14:textId="386A2FA4" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09510</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t>Ceilings: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2218DBFE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EBC718C" w14:textId="75AC3703" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="2EBC718C" w14:textId="4BF6B609" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Division 16</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [26]</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> for electrical wiring, connections, and installation of remote control switches for electrically operated projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5CCC46" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191546B0" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60459CAF" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
@@ -557,51 +524,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="57839C7A" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F16D68C" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="00715E37" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00715E37">
         <w:t>NFPA 701-99 - Fire Tests for Flame-Resistant Textiles and Films.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A31BE15" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="00715E37" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="415603F8" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="00715E37" w:rsidRDefault="00C4392C" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00715E37">
-        <w:lastRenderedPageBreak/>
         <w:t>GREENGUARD</w:t>
       </w:r>
       <w:r w:rsidR="0094651D" w:rsidRPr="00715E37">
         <w:t xml:space="preserve"> Environmental Institute </w:t>
       </w:r>
       <w:r w:rsidR="00AC4315" w:rsidRPr="00715E37">
         <w:t>Gold</w:t>
       </w:r>
       <w:r w:rsidR="0094651D" w:rsidRPr="00715E37">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE320DB" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73702A47" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>US Green Building Council.</w:t>
       </w:r>
     </w:p>
@@ -791,50 +757,51 @@
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E8688F" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Verification Samples:  For each finish product specified, two samples, minimum size 6 inches (150 mm) square, representing actual product, color, and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FFF230" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53FB1D23" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>QUALITY</w:t>
       </w:r>
       <w:r w:rsidRPr="0075776D">
         <w:t xml:space="preserve"> ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6399B1BD" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A447A53" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Single Source Responsibility:  Obtain each type of projection screen required from a single manufacturer as a complete unit, including necessary mounting hardware and accessories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501593C0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D1FF2B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
@@ -978,151 +945,164 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38120551" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2662C80C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A1431C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63985F56" w14:textId="18B77B5B" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00D85B84" w:rsidP="004B62C7">
+    <w:p w14:paraId="63985F56" w14:textId="52B25408" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00D85B84" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D85B84">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; Web: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Web: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E6219" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C563C96" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>** NOTE TO SPECIFIER **  Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735F28B8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Substitutions:  Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AA2011" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D9D0485" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="2D9D0485" w14:textId="6DBAE90D" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5478A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5478A">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4E81A8" w14:textId="77777777" w:rsidR="00B92516" w:rsidRPr="00A02AA9" w:rsidRDefault="00B92516" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285C1BF2" w14:textId="60F0716A" w:rsidR="004C60E4" w:rsidRPr="00A02AA9" w:rsidRDefault="003C17E7" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MOTORIZED, CEILING RECESSED, FRONT PROJECTION SCREENS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A8D2C0" w14:textId="77777777" w:rsidR="004C60E4" w:rsidRPr="00A02AA9" w:rsidRDefault="004C60E4" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20978B26" w14:textId="79E816E7" w:rsidR="00220C10" w:rsidRDefault="00725467" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Paragon E: Large electrically operated, extruded aluminum case. Projection screen with motor in roller. 13-1/4 inches high x 12 inches deep (337 mm high x 305 mm deep) case fully enclosed except for slot allowing viewing surface passage. </w:t>
       </w:r>
       <w:r w:rsidR="00267BD2">
         <w:t xml:space="preserve">Roller: 6 inches (152 mm) diameter steel tube. Viewing surface securely attached to roller at top and at bottom to weighted dowel. Provided with universal mounting brackets for wall, ceiling or above ceiling mounting. </w:t>
       </w:r>
       <w:r w:rsidR="00161C64">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00267BD2">
         <w:t>iewing surface is concealed when not in use; lower it to any position at the touch of a switch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FAA290" w14:textId="77777777" w:rsidR="00267BD2" w:rsidRDefault="00267BD2" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Motor UL certified, rated 110-120V AC, 60 Hz, three wire, instantly reversible, lifetime lubricated with pre-set accessible limit switches.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323B424F" w14:textId="77777777" w:rsidR="00267BD2" w:rsidRDefault="00267BD2" w:rsidP="00267BD2">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>** NOTE TO SPECIFIER **  If wall mounting this screen, optional wall mounting brackets are available. Delete the following paragraph if wall mounting brackets are not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266B9BEE" w14:textId="77777777" w:rsidR="00267BD2" w:rsidRDefault="00267BD2" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Wall Mounting Bracket Kit: Kit includes two structural steel brackets and hardware to attach brackets to case. Hardware for mounting to wall structure by others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0949BB07" w14:textId="77777777" w:rsidR="00267BD2" w:rsidRDefault="00267BD2" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Projection Viewing Surface:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382048C2" w14:textId="69772439" w:rsidR="00267BD2" w:rsidRDefault="00267BD2" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Matt White XT1000E - On Axis gain of 1.0. 180 degree viewing cone. Washable surface. GREENGUARD Gold certified.</w:t>
@@ -1194,75 +1174,51 @@
       <w:r>
         <w:t>384 inch (9754 mm) diagonal, 187 inches x 332 inches (4750 mm x 8433 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F593710" w14:textId="77777777" w:rsidR="00267BD2" w:rsidRDefault="00267BD2" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>16:10 Format. Black masking borders standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA23A35" w14:textId="77777777" w:rsidR="00267BD2" w:rsidRDefault="00267BD2" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>278 inch (7061mm) diagonal, 147-1/2 inches x 236 inches (3747 mm x 5994 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10AFF684" w14:textId="69553393" w:rsidR="00ED327E" w:rsidRDefault="00ED327E" w:rsidP="00ED327E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>30</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> mm x 6604 mm)</w:t>
+        <w:t>307 inch (7798 mm) diagonal, 162-1/2 inches x 260 inches (4128 mm x 6604 mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469FAB1E" w14:textId="77777777" w:rsidR="00267BD2" w:rsidRDefault="00267BD2" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>335 inch (2159 mm) diagonal, 177-1/2 inches x 284 inches (4508 mm x 7214 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767469A6" w14:textId="77777777" w:rsidR="00267BD2" w:rsidRDefault="00267BD2" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>363 inch (2769 mm) diagonal, 192-1/2 inches x 308 inches (4890 mm x 7823 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B05F7A5" w14:textId="77777777" w:rsidR="00267BD2" w:rsidRDefault="00267BD2" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>392 inch (3480) diagonal, 207-1/2 inches x 332 inches (5270 mm by 8433 mm).</w:t>
       </w:r>
@@ -1354,50 +1310,51 @@
       <w:r>
         <w:t>Single station control rated 115V AC, 60 Hz with 3-position rocker switch with cover plate to stop or reverse screen at any point.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E50EAD7" w14:textId="77777777" w:rsidR="003B7B54" w:rsidRDefault="003B7B54" w:rsidP="003B7B54">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Not compatible with options 1, 6, 7, 10, 11 or 12.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514DEA49" w14:textId="77777777" w:rsidR="003B7B54" w:rsidRPr="00BF4035" w:rsidRDefault="003B7B54" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Low voltage control unit with three button 24V switches and cover plate to stop or reverse screen at any point, built-in RF receiver, built-in Video Interface Control trigger for 3V-28V, RS232, and dry contact relays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3521C47E" w14:textId="77777777" w:rsidR="003B7B54" w:rsidRDefault="003B7B54" w:rsidP="003B7B54">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>* .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Not compatible with options 1, 6, 7, 10 or 12.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7BE4AC" w14:textId="77777777" w:rsidR="003B7B54" w:rsidRPr="00BF4035" w:rsidRDefault="003B7B54" w:rsidP="00141839">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Low voltage 24V control unit with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>hand held</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> RF remote three button control switch to stop or reverse screen at any point, built-in RF receiver, built-in Video Interface Control trigger for 3V-28V, RS232, and dry contact relays.</w:t>
@@ -1744,50 +1701,51 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Install front projection screens with screen cases in position and relationship to adjoining construction as </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>indicated</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t>, securely anchored to supporting substrate, and in manner that produces a smoothly operating screen with plumb and straight vertical edges and plumb and flat viewing surfaces when screen is lowered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3841BC58" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE34A45" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Test </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>electrically</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> operated units to verify that screen, controls, limit switches, closure and other operating components are in optimum functioning condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A50BCA" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C20C3D" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>PROTECTION</w:t>
       </w:r>
     </w:p>
@@ -1823,79 +1781,79 @@
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3723123B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="577F26BE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FE2189" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB467A" w:rsidSect="00DB467A">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C69EE8C" w14:textId="77777777" w:rsidR="00D231FF" w:rsidRDefault="00D231FF">
+    <w:p w14:paraId="0BCF8EC0" w14:textId="77777777" w:rsidR="00E64A66" w:rsidRDefault="00E64A66">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B98CE17" w14:textId="77777777" w:rsidR="00D231FF" w:rsidRDefault="00D231FF">
+    <w:p w14:paraId="147E9A88" w14:textId="77777777" w:rsidR="00E64A66" w:rsidRDefault="00E64A66">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="743B992B" w14:textId="77777777" w:rsidR="00D231FF" w:rsidRDefault="00D231FF">
+    <w:p w14:paraId="540D403B" w14:textId="77777777" w:rsidR="00E64A66" w:rsidRDefault="00E64A66">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
@@ -1949,58 +1907,58 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008909EA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="440860D6" w14:textId="77777777" w:rsidR="00D231FF" w:rsidRDefault="00D231FF">
+    <w:p w14:paraId="752012D4" w14:textId="77777777" w:rsidR="00E64A66" w:rsidRDefault="00E64A66">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FBB59F0" w14:textId="77777777" w:rsidR="00D231FF" w:rsidRDefault="00D231FF">
+    <w:p w14:paraId="30E6AAE7" w14:textId="77777777" w:rsidR="00E64A66" w:rsidRDefault="00E64A66">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2512,51 +2470,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="574970626">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1110396425">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1928876955">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -2824,75 +2782,78 @@
     <w:rsid w:val="00CF658F"/>
     <w:rsid w:val="00CF65C4"/>
     <w:rsid w:val="00CF6F26"/>
     <w:rsid w:val="00D16B81"/>
     <w:rsid w:val="00D231FF"/>
     <w:rsid w:val="00D27CF8"/>
     <w:rsid w:val="00D35BB8"/>
     <w:rsid w:val="00D4785E"/>
     <w:rsid w:val="00D51502"/>
     <w:rsid w:val="00D52100"/>
     <w:rsid w:val="00D627DC"/>
     <w:rsid w:val="00D6559F"/>
     <w:rsid w:val="00D758DE"/>
     <w:rsid w:val="00D851E7"/>
     <w:rsid w:val="00D85B84"/>
     <w:rsid w:val="00DB1212"/>
     <w:rsid w:val="00DB467A"/>
     <w:rsid w:val="00DD5303"/>
     <w:rsid w:val="00DD78EE"/>
     <w:rsid w:val="00DF5325"/>
     <w:rsid w:val="00E11DB5"/>
     <w:rsid w:val="00E1345C"/>
     <w:rsid w:val="00E361A3"/>
     <w:rsid w:val="00E467FC"/>
     <w:rsid w:val="00E636C4"/>
+    <w:rsid w:val="00E64A66"/>
     <w:rsid w:val="00E74033"/>
     <w:rsid w:val="00E7753A"/>
     <w:rsid w:val="00E8123D"/>
     <w:rsid w:val="00E81934"/>
     <w:rsid w:val="00E92666"/>
     <w:rsid w:val="00E9366A"/>
     <w:rsid w:val="00EB10BC"/>
     <w:rsid w:val="00EB61AD"/>
     <w:rsid w:val="00EC39F4"/>
     <w:rsid w:val="00ED306A"/>
     <w:rsid w:val="00ED327E"/>
     <w:rsid w:val="00EE311D"/>
     <w:rsid w:val="00EE6889"/>
     <w:rsid w:val="00EF7CDE"/>
     <w:rsid w:val="00F05B1C"/>
     <w:rsid w:val="00F22E44"/>
     <w:rsid w:val="00F35DA7"/>
     <w:rsid w:val="00F40F0A"/>
     <w:rsid w:val="00F4715E"/>
     <w:rsid w:val="00F50808"/>
+    <w:rsid w:val="00F5478A"/>
     <w:rsid w:val="00F61AC5"/>
     <w:rsid w:val="00F7451E"/>
     <w:rsid w:val="00F87AF2"/>
     <w:rsid w:val="00F9001C"/>
     <w:rsid w:val="00F90D7B"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FA254E"/>
     <w:rsid w:val="00FB7CF8"/>
     <w:rsid w:val="00FC69DA"/>
     <w:rsid w:val="00FD3746"/>
     <w:rsid w:val="00FE1A3C"/>
     <w:rsid w:val="00FE4464"/>
     <w:rsid w:val="00FF253F"/>
     <w:rsid w:val="00FF7D94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -4242,51 +4203,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATfooter">
     <w:name w:val="ARCAT footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA659D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4584,50 +4545,59 @@
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4806,126 +4776,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{652394B5-AC9D-414C-A603-CF756B538040}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1542A131-F054-4DAC-B48C-3FBF1E78DE8C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2A340F5-58D6-4E9A-BFD4-723F27DFE4E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1853</Words>
-  <Characters>10062</Characters>
+  <Words>1746</Words>
+  <Characters>9956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>324</Lines>
-  <Paragraphs>186</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 11132</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>hlj</Manager>
   <Company>ARCAT, Inc. 2019 (1/6/19) R12</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11729</CharactersWithSpaces>
+  <CharactersWithSpaces>11679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 11132</dc:title>
   <dc:subject>Front Projection Screens</dc:subject>
   <dc:creator>Draper, Inc</dc:creator>
   <cp:keywords/>
   <dc:description>Rewritten to combine Surface Mounted and Recessed Screens. R13 (2/27/19), R14 (2/28/19), R15 (4/3/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">