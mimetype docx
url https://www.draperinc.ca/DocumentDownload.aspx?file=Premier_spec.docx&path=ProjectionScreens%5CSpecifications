--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -61,62 +61,59 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2369769" cy="1393982"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="10836B77" w14:textId="77777777" w:rsidR="008910FA" w:rsidRDefault="008910FA" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBE787E" w14:textId="298A5B3C" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
+    <w:p w14:paraId="1CBE787E" w14:textId="49BBFF57" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="00624074">
-        <w:t>SECTION 1113</w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00385E69">
-        <w:t xml:space="preserve"> [11 52 13]</w:t>
+        <w:t>11 52 13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52213F75" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608C427E" w14:textId="0F3BBF99" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="005918E2" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PREMIER </w:t>
       </w:r>
       <w:r w:rsidR="00DB467A" w:rsidRPr="00624074">
         <w:t>FRONT PROJECTION SCREENS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495D3F1F" w14:textId="77777777" w:rsidR="00761193" w:rsidRPr="00761193" w:rsidRDefault="00761193" w:rsidP="00B7521D">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="352811DD" w14:textId="7E99C54C" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00907AE5">
@@ -175,121 +172,95 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E24C16" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018D9F4B" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3124B5AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
+    <w:p w14:paraId="685A4E84" w14:textId="3A244B76" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
-        <w:t>Fax: 866-637-5611</w:t>
-[...8 lines deleted...]
-        <w:t>Email: request info (drapercontract@draperinc.com)</w:t>
+        <w:t>Email: drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B830AC9" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D41A7AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7ACA45A0" w14:textId="77777777" w:rsidR="00522D8A" w:rsidRPr="006D3209" w:rsidRDefault="00522D8A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CDE0AA7" w14:textId="7554F7BC" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information, </w:t>
       </w:r>
       <w:r w:rsidR="00330281">
         <w:t>go to</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4B8881" w14:textId="77777777" w:rsidR="00616CB2" w:rsidRDefault="00616CB2" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04771633" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679B685C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
@@ -381,163 +352,163 @@
         <w:t>*  Delete</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729B89E1" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540567BC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>Division 5 - Metal Fabrications: Suspension systems for projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E697FD2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6059840A" w14:textId="47596016" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="6059840A" w14:textId="2BD764EF" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 06400</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [06 40 00]</w:t>
+        <w:t>06 40 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Interior Architectural Woodwork: Wood trim for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652B4B12" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EBF0C4" w14:textId="795A8E1B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="48EBF0C4" w14:textId="770B870F" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09120</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 22 26}</w:t>
+        <w:t>09 22 26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Ceiling Suspension System: Supports and trim for suspended ceilings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E807961" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BD407A" w14:textId="220A8D1C" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="41BD407A" w14:textId="2B64A8AD" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09210</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 26 13]</w:t>
+        <w:t>09 26 13</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Plaster: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145F51AE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CD2D05" w14:textId="1B39061D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="27CD2D05" w14:textId="64075315" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09260</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09</w:t>
+        <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> 21 16]</w:t>
+        <w:t xml:space="preserve"> 21 16</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Board Assemblies: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0544E420" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF041CB" w14:textId="0E70DF73" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="3EF041CB" w14:textId="2253C41A" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09510</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t>Ceilings: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2218DBFE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EBC718C" w14:textId="75AC3703" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="2EBC718C" w14:textId="6A30E023" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Division 16</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [26]</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> for electrical wiring, connections, and installation of remote control switches for electrically operated projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5CCC46" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191546B0" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60459CAF" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
@@ -850,50 +821,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6399B1BD" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A447A53" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Single Source Responsibility:  Obtain each type of projection screen required from a single manufacturer as a complete unit, including necessary mounting hardware and accessories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501593C0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D1FF2B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
+        <w:lastRenderedPageBreak/>
         <w:t>Coordination of Work:  Coordinate layout and installation of projection screens with other construction supported by, or penetrating through, ceilings, including light fixtures, HVAC equipment, fire-suppression system, and partitions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21370D55" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58074141" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DELIVERY</w:t>
       </w:r>
       <w:r w:rsidRPr="0075776D">
         <w:t>, STORAGE, AND HANDLING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295F507A" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
@@ -1008,117 +980,138 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38120551" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2662C80C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A1431C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63985F56" w14:textId="38456F07" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB419A" w:rsidP="004B62C7">
+    <w:p w14:paraId="63985F56" w14:textId="03135D11" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB419A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB419A">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; Web: </w:t>
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0B78">
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="007B0B78" w:rsidRPr="00370672">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>drapercontract@draperinc.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007B0B78">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
+        <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E6219" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C563C96" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075776D">
         <w:t>*  Delete</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> one of the following two </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
+        <w:t xml:space="preserve"> one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735F28B8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Substitutions:  Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AA2011" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D9D0485" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="2D9D0485" w14:textId="235C421D" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0B78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0B78">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC31BB5" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="070AF434" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075776D">
         <w:t>*  Delete</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0075776D">
         <w:t xml:space="preserve"> from the following lists the types of front projection screens not used on the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294865A8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
@@ -1184,50 +1177,51 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="009A35F8">
         <w:t xml:space="preserve">Premier: Electric motor operated, pentagonal-shaped steel case, tab tensioned. Metal roller mounted on rubber isolation mounts. Case is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">5-7/8 inches x 5-1/4 inches (150 mm high x 134 mm deep), </w:t>
       </w:r>
       <w:r w:rsidRPr="009A35F8">
         <w:t>one piece 22 gauge steel with end caps forming universal wall or ceiling hanging bracket. Case and tensioning dowel finished in flat black.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DBAED59" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="009A35F8" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="009A35F8">
         <w:t>** NOTE TO SPECIFIER ** Select one of the following motor paragraphs and the related control option as required. Delete the paragraphs not required. Note that there are size limitations with quiet motors. Contact manufacturer for additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673048CB" w14:textId="5A02D7A6" w:rsidR="00DB467A" w:rsidRPr="009A35F8" w:rsidRDefault="00DB467A" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r w:rsidRPr="009A35F8">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Motor mounted inside screen roller on rubber isolation insulators. Motor UL certified, rated 110-120V AC, 60 Hz, three wire, instantly reversible, lifetime lubricated with pre-set accessible limit switches. </w:t>
       </w:r>
       <w:r w:rsidR="009B44A5">
         <w:t>Motor shall be left mounted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42658F4E" w14:textId="408F3025" w:rsidR="001C23C9" w:rsidRPr="009A35F8" w:rsidRDefault="001C23C9" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r w:rsidRPr="009A35F8">
         <w:t>Quiet Motor mounted inside screen roller on rubber isolation insulators. Motor operates at 44db and is UL certified, rated 110-120V AC, 60 Hz, three wire, instantly reversible, lifetime lubricated with pre-set accessible limit switches</w:t>
       </w:r>
       <w:r w:rsidR="009B44A5" w:rsidRPr="009A35F8">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009B44A5">
         <w:t>Motor shall be left mounted</w:t>
       </w:r>
       <w:r w:rsidRPr="009A35F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D731BC5" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00951163">
       <w:pPr>
@@ -1600,50 +1594,51 @@
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r w:rsidRPr="007B3089">
         <w:t xml:space="preserve">TecVision XH800X ALR - 0.8 gain. Rejects 57% of off-axis ambient light, supports extremely wide viewing angles. Lens/Throw distance ratio for best brightness uniformity: 0.7:1 or longer. Imaging Science Foundation certified. </w:t>
       </w:r>
       <w:r w:rsidR="00951163">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3089">
         <w:t>K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2F60D3" w14:textId="77777777" w:rsidR="00330281" w:rsidRDefault="00330281" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>TecVision XH900X ALR - On Axis gain of 0.9. Rejects 60% of ambient light. 180 degree viewing cone. Provides very good contrast and color reproduction. Imaging Science Foundation certified. 8K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBF7BBD" w14:textId="77777777" w:rsidR="00330281" w:rsidRDefault="00330281" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>TecVision MS1000X ALR – Rejects 73% of ambient light. On Axis gain of 1.0. 70 degree viewing cone. Provides excellent contrast and color reproduction. Performs well in ambient light. Imaging Science Foundation certified. 8K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFAEF94" w14:textId="3A8BAB3E" w:rsidR="00330281" w:rsidRDefault="00E31B47" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E31B47">
         <w:t>TecVision XT1000X White - On Axis gain of 1.0. 180 degree viewing cone. Imaging Science Foundation certified. 8K ready reference screen surface for blending applications and Ultra-Short Throw (UST) projection. Precise resolution and color accuracy. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C5EC83" w14:textId="77777777" w:rsidR="00330281" w:rsidRDefault="00330281" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>TecVision XT1100X White - On-Axis gain of 1.1. 180 degree viewing cone. Designed for use when the projector brightness and size of screen require a minimal increase in gain. Imaging Science Foundation certified and 8K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780F3F12" w14:textId="3B0D87AF" w:rsidR="00330281" w:rsidRDefault="00330281" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>TecVision CS1</w:t>
@@ -1846,50 +1841,51 @@
       <w:r w:rsidRPr="00872FCE">
         <w:t>Viewing Area H x W. Black masking borders standard. 12 inch (305 mm) black drop standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47444F1F" w14:textId="70C6C885" w:rsidR="00CF65C4" w:rsidRPr="00CF65C4" w:rsidRDefault="00F05B1C" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Custom Size: ________ H x ____________ W.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36014E5E" w14:textId="77777777" w:rsidR="007310FD" w:rsidRPr="00342D5C" w:rsidRDefault="007310FD" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r w:rsidRPr="00342D5C">
         <w:t>HDTV Format (16:9).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B20A56" w14:textId="77777777" w:rsidR="007310FD" w:rsidRPr="009F1E5F" w:rsidRDefault="007310FD" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="009F1E5F">
+        <w:lastRenderedPageBreak/>
         <w:t>92 inch (2337 mm) diagonal, 45 inches x 80 inches (1143 mm x 2032 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00433D49" w14:textId="77777777" w:rsidR="007310FD" w:rsidRPr="009F1E5F" w:rsidRDefault="007310FD" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="009F1E5F">
         <w:t>100 inch (2540 mm) diagonal, 49 inches x 87 inches (1245 mm x 2210 mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E92B8A7" w14:textId="77777777" w:rsidR="007310FD" w:rsidRPr="009F1E5F" w:rsidRDefault="007310FD" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="009F1E5F">
         <w:t>106 inch (2692 mm) diagonal, 52 inches x 92 inches (1321 mm x 2337 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC2B76C" w14:textId="77777777" w:rsidR="007310FD" w:rsidRPr="009F1E5F" w:rsidRDefault="007310FD" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="009F1E5F">
         <w:t>110 inch (2794 mm) diagonal, 54 inches x 96 inches (1372 mm x 2438 mm)</w:t>
@@ -2131,50 +2127,51 @@
       <w:r>
         <w:t>Low voltage control unit with three button 24V switches and cover plate to stop or reverse screen at any point, built-in RF receiver, built-in Video Interface Control trigger for 3V-28V, RS232, and dry contact relays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B88977A" w14:textId="77777777" w:rsidR="004D5307" w:rsidRDefault="004D5307" w:rsidP="004D5307">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>* .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Not compatible with options 1, 2, 7, or 8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5228112A" w14:textId="77777777" w:rsidR="004D5307" w:rsidRPr="00BF4035" w:rsidRDefault="004D5307" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Low voltage 24V control unit with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>hand held</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> RF remote three button control switch to stop or reverse screen at any point, built-in RF receiver, built-in Video Interface Control trigger for 3V-28V, RS232, and dry contact relays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66275D09" w14:textId="77777777" w:rsidR="004D5307" w:rsidRDefault="004D5307" w:rsidP="004D5307">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Not compatible with options 1, 2, 7, or 8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2907E0" w14:textId="77777777" w:rsidR="004D5307" w:rsidRPr="00BF4035" w:rsidRDefault="004D5307" w:rsidP="00951163">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Low voltage 24V control unit with </w:t>
@@ -2512,110 +2509,111 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="635C616A" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A1216DE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>Protect installed products until completion of project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53042A0C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61CE01AC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Touch-up, repair </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3723123B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="577F26BE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FE2189" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB467A" w:rsidSect="00DB467A">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="583C246F" w14:textId="77777777" w:rsidR="00577BC6" w:rsidRDefault="00577BC6">
+    <w:p w14:paraId="5EE79CA5" w14:textId="77777777" w:rsidR="005505CA" w:rsidRDefault="005505CA">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="603F5E72" w14:textId="77777777" w:rsidR="00577BC6" w:rsidRDefault="00577BC6">
+    <w:p w14:paraId="75B65EA3" w14:textId="77777777" w:rsidR="005505CA" w:rsidRDefault="005505CA">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6257F321" w14:textId="77777777" w:rsidR="00577BC6" w:rsidRDefault="00577BC6">
+    <w:p w14:paraId="38AFB3A7" w14:textId="77777777" w:rsidR="005505CA" w:rsidRDefault="005505CA">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
@@ -2669,58 +2667,58 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008909EA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C4AD195" w14:textId="77777777" w:rsidR="00577BC6" w:rsidRDefault="00577BC6">
+    <w:p w14:paraId="3DAA89B8" w14:textId="77777777" w:rsidR="005505CA" w:rsidRDefault="005505CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="200900E8" w14:textId="77777777" w:rsidR="00577BC6" w:rsidRDefault="00577BC6">
+    <w:p w14:paraId="02D48DA5" w14:textId="77777777" w:rsidR="005505CA" w:rsidRDefault="005505CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3379,51 +3377,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -3526,92 +3524,94 @@
     <w:rsid w:val="0040029E"/>
     <w:rsid w:val="004020D8"/>
     <w:rsid w:val="00402128"/>
     <w:rsid w:val="004109E1"/>
     <w:rsid w:val="00415B8A"/>
     <w:rsid w:val="00423EF9"/>
     <w:rsid w:val="00461B22"/>
     <w:rsid w:val="00490795"/>
     <w:rsid w:val="00496341"/>
     <w:rsid w:val="00497994"/>
     <w:rsid w:val="004A2008"/>
     <w:rsid w:val="004B62C7"/>
     <w:rsid w:val="004C60E4"/>
     <w:rsid w:val="004D32EF"/>
     <w:rsid w:val="004D4C4C"/>
     <w:rsid w:val="004D5307"/>
     <w:rsid w:val="004D64DB"/>
     <w:rsid w:val="004E273A"/>
     <w:rsid w:val="004E2D5D"/>
     <w:rsid w:val="004F2AF9"/>
     <w:rsid w:val="00520634"/>
     <w:rsid w:val="00522D8A"/>
     <w:rsid w:val="00525523"/>
     <w:rsid w:val="00533604"/>
     <w:rsid w:val="00544235"/>
+    <w:rsid w:val="005505CA"/>
     <w:rsid w:val="00577BC6"/>
     <w:rsid w:val="00583A35"/>
     <w:rsid w:val="005918E2"/>
     <w:rsid w:val="005B2BA5"/>
     <w:rsid w:val="005B72B7"/>
     <w:rsid w:val="005E33BF"/>
     <w:rsid w:val="005F2CDD"/>
     <w:rsid w:val="005F3F01"/>
     <w:rsid w:val="005F4891"/>
     <w:rsid w:val="005F4A51"/>
     <w:rsid w:val="00611384"/>
     <w:rsid w:val="00616CB2"/>
     <w:rsid w:val="00624074"/>
     <w:rsid w:val="006467E3"/>
     <w:rsid w:val="00664DE1"/>
     <w:rsid w:val="006806E0"/>
     <w:rsid w:val="006929DC"/>
     <w:rsid w:val="006A4665"/>
     <w:rsid w:val="006B2CF7"/>
     <w:rsid w:val="006D3209"/>
     <w:rsid w:val="006D3F18"/>
     <w:rsid w:val="006E1AA0"/>
     <w:rsid w:val="006E4F63"/>
     <w:rsid w:val="006F5E39"/>
     <w:rsid w:val="00711DB2"/>
     <w:rsid w:val="00715E37"/>
     <w:rsid w:val="00723883"/>
     <w:rsid w:val="00725467"/>
     <w:rsid w:val="007254CC"/>
     <w:rsid w:val="00726113"/>
     <w:rsid w:val="007310FD"/>
     <w:rsid w:val="00744510"/>
     <w:rsid w:val="0075776D"/>
     <w:rsid w:val="00761193"/>
     <w:rsid w:val="0076301D"/>
     <w:rsid w:val="00773EB2"/>
     <w:rsid w:val="00774B45"/>
     <w:rsid w:val="0078083E"/>
     <w:rsid w:val="00782462"/>
     <w:rsid w:val="007852B6"/>
     <w:rsid w:val="00796845"/>
     <w:rsid w:val="007A55CE"/>
+    <w:rsid w:val="007B0B78"/>
     <w:rsid w:val="007B2048"/>
     <w:rsid w:val="007B3089"/>
     <w:rsid w:val="007C1E12"/>
     <w:rsid w:val="007C75CC"/>
     <w:rsid w:val="007E6AF9"/>
     <w:rsid w:val="00823E49"/>
     <w:rsid w:val="00825265"/>
     <w:rsid w:val="0086022D"/>
     <w:rsid w:val="008623EA"/>
     <w:rsid w:val="00862CB4"/>
     <w:rsid w:val="008719C1"/>
     <w:rsid w:val="00872FCE"/>
     <w:rsid w:val="00876EE1"/>
     <w:rsid w:val="00883028"/>
     <w:rsid w:val="008909EA"/>
     <w:rsid w:val="008910FA"/>
     <w:rsid w:val="00892DD0"/>
     <w:rsid w:val="00893892"/>
     <w:rsid w:val="008971C7"/>
     <w:rsid w:val="008B1816"/>
     <w:rsid w:val="008C7A39"/>
     <w:rsid w:val="008D14C9"/>
     <w:rsid w:val="008D2010"/>
     <w:rsid w:val="008D3EFE"/>
     <w:rsid w:val="008D699A"/>
@@ -3732,50 +3732,51 @@
     <w:rsid w:val="00E74033"/>
     <w:rsid w:val="00E7753A"/>
     <w:rsid w:val="00E8123D"/>
     <w:rsid w:val="00E81934"/>
     <w:rsid w:val="00E92666"/>
     <w:rsid w:val="00E9366A"/>
     <w:rsid w:val="00EB10BC"/>
     <w:rsid w:val="00EB43AA"/>
     <w:rsid w:val="00EC39F4"/>
     <w:rsid w:val="00ED306A"/>
     <w:rsid w:val="00EE311D"/>
     <w:rsid w:val="00EE6889"/>
     <w:rsid w:val="00EF5E24"/>
     <w:rsid w:val="00EF7CDE"/>
     <w:rsid w:val="00F05B1C"/>
     <w:rsid w:val="00F22E44"/>
     <w:rsid w:val="00F35DA7"/>
     <w:rsid w:val="00F40F0A"/>
     <w:rsid w:val="00F4715E"/>
     <w:rsid w:val="00F50808"/>
     <w:rsid w:val="00F61AC5"/>
     <w:rsid w:val="00F7451E"/>
     <w:rsid w:val="00F87AF2"/>
     <w:rsid w:val="00F9001C"/>
     <w:rsid w:val="00F90D7B"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FA254E"/>
     <w:rsid w:val="00FC69DA"/>
     <w:rsid w:val="00FD3746"/>
     <w:rsid w:val="00FE1A3C"/>
     <w:rsid w:val="00FE4464"/>
     <w:rsid w:val="00FF253F"/>
     <w:rsid w:val="00FF7D94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
@@ -5117,61 +5118,73 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:rsid w:val="000B640F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATfooter">
     <w:name w:val="ARCAT footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA659D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B0B78"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drapercontract@draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5467,69 +5480,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...17 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5708,131 +5702,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8C9739B-55F8-4B75-A017-69D20E552358}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19A536B3-BEF2-480A-AA55-477658191D52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24FD2594-7B2E-482A-8612-891E7AA293D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA9FE329-2E06-409E-B60B-D577CE92D6A9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2850</Words>
-  <Characters>15248</Characters>
+  <Words>2682</Words>
+  <Characters>15291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>423</Lines>
-  <Paragraphs>235</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 11132</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>hlj</Manager>
   <Company>ARCAT, Inc. 2019 (1/6/19) R12</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17863</CharactersWithSpaces>
+  <CharactersWithSpaces>17938</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 11132</dc:title>
   <dc:subject>Front Projection Screens</dc:subject>
   <dc:creator>Draper, Inc</dc:creator>
   <cp:keywords/>
   <dc:description>Rewritten to combine Surface Mounted and Recessed Screens. R13 (2/27/19), R14 (2/28/19), R15 (4/3/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">