--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -743,86 +743,101 @@
       </w:r>
       <w:r w:rsidR="00136612">
         <w:t>Draper, Inc.</w:t>
       </w:r>
       <w:r w:rsidR="00AD0E22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">If additional products are required for competitive procurement, contact </w:t>
       </w:r>
       <w:r w:rsidR="00136612">
         <w:t>Draper, Inc.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for assistance in listing competitive products that may be available.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79279FE8" w14:textId="77777777" w:rsidR="00B8642C" w:rsidRDefault="00BC127A" w:rsidP="008171FC">
       <w:pPr>
         <w:pStyle w:val="ART"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002E8BAF" w14:textId="43A3DC70" w:rsidR="00B8642C" w:rsidRPr="00E276E4" w:rsidRDefault="00980031">
+    <w:p w14:paraId="002E8BAF" w14:textId="6BDE3F04" w:rsidR="00B8642C" w:rsidRPr="00E276E4" w:rsidRDefault="00980031" w:rsidP="00DD1657">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00980031">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="00BC127A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00136612">
         <w:t>411 South Pearl Street</w:t>
       </w:r>
       <w:r w:rsidR="00BC127A">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00136612">
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
       <w:r w:rsidR="00BC127A">
         <w:t xml:space="preserve">; Phone </w:t>
       </w:r>
       <w:r w:rsidR="00136612">
         <w:t>765.987.7999</w:t>
       </w:r>
       <w:r w:rsidR="00BC127A">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
+      <w:r w:rsidR="00DD1657">
+        <w:t xml:space="preserve">Email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00DD1657" w:rsidRPr="00370672">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>drapercontract@draperinc.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DD1657">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
       <w:r w:rsidR="00BC127A">
         <w:t xml:space="preserve">website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00136612" w:rsidRPr="00FF52FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="14B16A8E" w14:textId="441DC187" w:rsidR="00FD1609" w:rsidRDefault="00FD1609" w:rsidP="00FD1609">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD1609">
         <w:t>Subject</w:t>
       </w:r>
       <w:r w:rsidRPr="00B004F4">
         <w:t xml:space="preserve"> to compliance with requirements, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">manufacturers of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B004F4">
         <w:t>products of equivalent design may be acceptable i</w:t>
       </w:r>
@@ -2786,79 +2801,79 @@
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Protect projection screens after installation from damage </w:t>
       </w:r>
       <w:r w:rsidR="00D024F8">
         <w:t>during</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> construction operations. If damage occurs, remove and replace damaged components or entire unit as required to provide units in their original, undamaged condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C370276" w14:textId="77777777" w:rsidR="00B8642C" w:rsidRDefault="00274828" w:rsidP="00274828">
       <w:pPr>
         <w:numPr>
           <w:ins w:id="3" w:author="Julie Carlsen" w:date="2006-05-03T13:07:00Z"/>
         </w:numPr>
         <w:spacing w:before="480"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B8642C" w:rsidSect="00D33888">
-      <w:footerReference w:type="even" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62A69689" w14:textId="77777777" w:rsidR="00E82A47" w:rsidRDefault="00E82A47">
+    <w:p w14:paraId="74707055" w14:textId="77777777" w:rsidR="00120821" w:rsidRDefault="00120821">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B9AD723" w14:textId="77777777" w:rsidR="00E82A47" w:rsidRDefault="00E82A47">
+    <w:p w14:paraId="453BA745" w14:textId="77777777" w:rsidR="00120821" w:rsidRDefault="00120821">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2910,100 +2925,100 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17BE201F" w14:textId="33D241A4" w:rsidR="00576D5C" w:rsidRDefault="00576D5C">
+  <w:p w14:paraId="17BE201F" w14:textId="3703493D" w:rsidR="00576D5C" w:rsidRDefault="00576D5C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Project Name/Project Number/</w:t>
     </w:r>
     <w:r w:rsidR="001E3B26">
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME \@ "d-MMM-yy" </w:instrText>
     </w:r>
     <w:r w:rsidR="001E3B26">
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004C07A6">
+    <w:r w:rsidR="00DD1657">
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>24-Feb-26</w:t>
+      <w:t>29-Oct-26</w:t>
     </w:r>
     <w:r w:rsidR="001E3B26">
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">XX X XX - </w:t>
     </w:r>
     <w:r w:rsidR="001E3B26">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -3065,100 +3080,100 @@
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>PROPRIETARY PRODUCT/MANUFACTURE NAME</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="647047B6" w14:textId="77777777" w:rsidR="000B2FC6" w:rsidRDefault="000B2FC6"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2980ED31" w14:textId="0D8D3541" w:rsidR="00576D5C" w:rsidRPr="00F773AA" w:rsidRDefault="00576D5C" w:rsidP="00274828">
+  <w:p w14:paraId="2980ED31" w14:textId="35B661F7" w:rsidR="00576D5C" w:rsidRPr="00F773AA" w:rsidRDefault="00576D5C" w:rsidP="00274828">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F773AA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Project Name/Project Number/</w:t>
     </w:r>
     <w:r w:rsidR="001E3B26" w:rsidRPr="00F773AA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F773AA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME \@ "d-MMM-yy" </w:instrText>
     </w:r>
     <w:r w:rsidR="001E3B26" w:rsidRPr="00F773AA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004C07A6">
+    <w:r w:rsidR="00DD1657">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>24-Feb-26</w:t>
+      <w:t>29-Oct-26</w:t>
     </w:r>
     <w:r w:rsidR="001E3B26" w:rsidRPr="00F773AA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>11 52 13.13</w:t>
     </w:r>
     <w:r w:rsidRPr="00F773AA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r w:rsidR="001E3B26" w:rsidRPr="00F773AA">
       <w:rPr>
@@ -3244,58 +3259,58 @@
     </w:r>
     <w:r w:rsidR="00BA245F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>StyleLine</w:t>
     </w:r>
     <w:r w:rsidRPr="00F773AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fixed Projection Screen</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="060EA89F" w14:textId="77777777" w:rsidR="000B2FC6" w:rsidRDefault="000B2FC6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="305FA5B0" w14:textId="77777777" w:rsidR="00E82A47" w:rsidRDefault="00E82A47">
+    <w:p w14:paraId="0871ABCC" w14:textId="77777777" w:rsidR="00120821" w:rsidRDefault="00120821">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E81DDAF" w14:textId="77777777" w:rsidR="00E82A47" w:rsidRDefault="00E82A47">
+    <w:p w14:paraId="093E2D28" w14:textId="77777777" w:rsidR="00120821" w:rsidRDefault="00120821">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1BA2AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -5134,51 +5149,51 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1363436150">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="327515815">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1154687225">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1853908975">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="360"/>
   <w:autoHyphenation/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
@@ -5191,50 +5206,51 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F56DC2"/>
     <w:rsid w:val="00001A3F"/>
     <w:rsid w:val="00026AA9"/>
     <w:rsid w:val="00033C00"/>
     <w:rsid w:val="00033E0E"/>
     <w:rsid w:val="000366E3"/>
     <w:rsid w:val="00044CBE"/>
     <w:rsid w:val="000523B3"/>
     <w:rsid w:val="00064E17"/>
     <w:rsid w:val="0007025A"/>
     <w:rsid w:val="00072497"/>
     <w:rsid w:val="000771F8"/>
     <w:rsid w:val="0009299E"/>
     <w:rsid w:val="000B2FC6"/>
     <w:rsid w:val="000D0A20"/>
     <w:rsid w:val="000E2B9C"/>
     <w:rsid w:val="000E7913"/>
     <w:rsid w:val="00107412"/>
     <w:rsid w:val="00116C90"/>
+    <w:rsid w:val="00120821"/>
     <w:rsid w:val="00124C35"/>
     <w:rsid w:val="00136612"/>
     <w:rsid w:val="001433E5"/>
     <w:rsid w:val="00175782"/>
     <w:rsid w:val="00190CDE"/>
     <w:rsid w:val="001915EC"/>
     <w:rsid w:val="00193C35"/>
     <w:rsid w:val="001952F7"/>
     <w:rsid w:val="001B458A"/>
     <w:rsid w:val="001C0049"/>
     <w:rsid w:val="001D49F8"/>
     <w:rsid w:val="001E3B26"/>
     <w:rsid w:val="001E5E01"/>
     <w:rsid w:val="001E7F5F"/>
     <w:rsid w:val="00202AB3"/>
     <w:rsid w:val="00235A8B"/>
     <w:rsid w:val="00255C10"/>
     <w:rsid w:val="0026015A"/>
     <w:rsid w:val="00266A2F"/>
     <w:rsid w:val="00274828"/>
     <w:rsid w:val="00292717"/>
     <w:rsid w:val="002A43A8"/>
     <w:rsid w:val="002B2349"/>
     <w:rsid w:val="002C2B09"/>
     <w:rsid w:val="002E0EA2"/>
@@ -5351,73 +5367,75 @@
     <w:rsid w:val="00B84C11"/>
     <w:rsid w:val="00B8642C"/>
     <w:rsid w:val="00B91E32"/>
     <w:rsid w:val="00B9610F"/>
     <w:rsid w:val="00BA09D6"/>
     <w:rsid w:val="00BA245F"/>
     <w:rsid w:val="00BC064A"/>
     <w:rsid w:val="00BC127A"/>
     <w:rsid w:val="00BF1D63"/>
     <w:rsid w:val="00BF630B"/>
     <w:rsid w:val="00C100A1"/>
     <w:rsid w:val="00C3585C"/>
     <w:rsid w:val="00C379BA"/>
     <w:rsid w:val="00C736D1"/>
     <w:rsid w:val="00CC3DF9"/>
     <w:rsid w:val="00CC54E9"/>
     <w:rsid w:val="00D024F8"/>
     <w:rsid w:val="00D1731B"/>
     <w:rsid w:val="00D3363A"/>
     <w:rsid w:val="00D33888"/>
     <w:rsid w:val="00D418B6"/>
     <w:rsid w:val="00D60984"/>
     <w:rsid w:val="00D65B5F"/>
     <w:rsid w:val="00DA3781"/>
     <w:rsid w:val="00DA4EE0"/>
+    <w:rsid w:val="00DD1657"/>
     <w:rsid w:val="00DD38A7"/>
     <w:rsid w:val="00DF3357"/>
     <w:rsid w:val="00DF3BD8"/>
     <w:rsid w:val="00E276E4"/>
     <w:rsid w:val="00E405FB"/>
     <w:rsid w:val="00E44DB6"/>
     <w:rsid w:val="00E82A47"/>
     <w:rsid w:val="00EA116C"/>
     <w:rsid w:val="00EB62B0"/>
     <w:rsid w:val="00ED0001"/>
     <w:rsid w:val="00ED43D7"/>
     <w:rsid w:val="00ED53A7"/>
     <w:rsid w:val="00ED67F6"/>
     <w:rsid w:val="00EE3B0A"/>
     <w:rsid w:val="00EF16C8"/>
     <w:rsid w:val="00EF1A6A"/>
     <w:rsid w:val="00EF579D"/>
     <w:rsid w:val="00F5659C"/>
     <w:rsid w:val="00F56DC2"/>
     <w:rsid w:val="00F70DB0"/>
     <w:rsid w:val="00F773AA"/>
     <w:rsid w:val="00F81005"/>
     <w:rsid w:val="00F90F91"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FA0F96"/>
     <w:rsid w:val="00FB3E37"/>
     <w:rsid w:val="00FC4A73"/>
     <w:rsid w:val="00FC7FC4"/>
     <w:rsid w:val="00FD1609"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -6895,89 +6913,101 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATSubSub5">
     <w:name w:val="ARCAT SubSub5"/>
     <w:basedOn w:val="ARCATSubSub4"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00072497"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4032"/>
         <w:tab w:val="num" w:pos="4608"/>
       </w:tabs>
       <w:ind w:left="4608"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FB3E37"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD1657"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1394161697">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1716351407">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drapercontract@draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7210,65 +7240,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7447,122 +7462,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C5AAEB6-AFDD-4F47-9B40-1F6487E6AD54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FB8BA94-F853-47EB-99C8-2054700DA67C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79D36C68-2989-4BFF-8EEE-4E17539E7069}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1949</Words>
-  <Characters>10841</Characters>
+  <Words>1921</Words>
+  <Characters>10955</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>208</Lines>
-  <Paragraphs>122</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>072500 - Weather Barriers</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12668</CharactersWithSpaces>
+  <CharactersWithSpaces>12851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>3538995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.draperinc.com/ProjectionScreens/ViewingSurfaces.asp</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5177359</vt:i4>
       </vt:variant>
       <vt:variant>