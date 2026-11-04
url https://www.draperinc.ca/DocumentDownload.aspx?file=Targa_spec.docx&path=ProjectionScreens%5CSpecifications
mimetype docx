--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -59,62 +59,59 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2369769" cy="1393982"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="10836B77" w14:textId="77777777" w:rsidR="008910FA" w:rsidRDefault="008910FA" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBE787E" w14:textId="298A5B3C" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
+    <w:p w14:paraId="1CBE787E" w14:textId="05C34C6E" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="00624074">
-        <w:t>SECTION 1113</w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00385E69">
-        <w:t xml:space="preserve"> [11 52 13]</w:t>
+        <w:t>11 52 13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52213F75" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608C427E" w14:textId="45E82981" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00CA3601" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">TARGA </w:t>
       </w:r>
       <w:r w:rsidR="00DB467A" w:rsidRPr="00624074">
         <w:t>FRONT PROJECTION SCREENS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495D3F1F" w14:textId="77777777" w:rsidR="00761193" w:rsidRPr="00761193" w:rsidRDefault="00761193" w:rsidP="00B7521D">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DE23B63" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
@@ -190,121 +187,95 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E24C16" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018D9F4B" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3124B5AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
+    <w:p w14:paraId="685A4E84" w14:textId="42B4F862" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
-        <w:t>Fax: 866-637-5611</w:t>
-[...8 lines deleted...]
-        <w:t>Email: request info (drapercontract@draperinc.com)</w:t>
+        <w:t>Email: drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B830AC9" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D41A7AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7ACA45A0" w14:textId="77777777" w:rsidR="00522D8A" w:rsidRPr="006D3209" w:rsidRDefault="00522D8A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CDE0AA7" w14:textId="7554F7BC" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information, </w:t>
       </w:r>
       <w:r w:rsidR="00330281">
         <w:t>go to</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4B8881" w14:textId="77777777" w:rsidR="00616CB2" w:rsidRDefault="00616CB2" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C07C8D" w14:textId="77777777" w:rsidR="00A61834" w:rsidRPr="006D3209" w:rsidRDefault="00A61834" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04771633" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>GENERAL</w:t>
       </w:r>
@@ -406,163 +377,163 @@
         <w:t>*  Delete</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729B89E1" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540567BC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>Division 5 - Metal Fabrications: Suspension systems for projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E697FD2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6059840A" w14:textId="47596016" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="6059840A" w14:textId="50D3F952" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 06400</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [06 40 00]</w:t>
+        <w:t>06 40 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Interior Architectural Woodwork: Wood trim for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652B4B12" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EBF0C4" w14:textId="795A8E1B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="48EBF0C4" w14:textId="5114B012" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09120</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 22 26}</w:t>
+        <w:t>09 22 26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Ceiling Suspension System: Supports and trim for suspended ceilings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E807961" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BD407A" w14:textId="220A8D1C" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="41BD407A" w14:textId="2959E4A9" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09210</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 26 13]</w:t>
+        <w:t>09 26 13</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Plaster: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145F51AE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CD2D05" w14:textId="1B39061D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="27CD2D05" w14:textId="2F7B7AF1" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09260</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09</w:t>
+        <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> 21 16]</w:t>
+        <w:t xml:space="preserve"> 21 16</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Board Assemblies: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0544E420" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF041CB" w14:textId="0E70DF73" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="3EF041CB" w14:textId="0D478D31" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09510</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t>Ceilings: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2218DBFE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EBC718C" w14:textId="75AC3703" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="2EBC718C" w14:textId="7DEA368D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Division 16</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [26]</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> for electrical wiring, connections, and installation of remote control switches for electrically operated projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5CCC46" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191546B0" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60459CAF" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
@@ -611,78 +582,89 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00715E37">
         <w:t>GREENGUARD</w:t>
       </w:r>
       <w:r w:rsidR="0094651D" w:rsidRPr="00715E37">
         <w:t xml:space="preserve"> Environmental Institute </w:t>
       </w:r>
       <w:r w:rsidR="00AC4315" w:rsidRPr="00715E37">
         <w:t>Gold</w:t>
       </w:r>
       <w:r w:rsidR="0094651D" w:rsidRPr="00715E37">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE320DB" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73702A47" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:lastRenderedPageBreak/>
         <w:t>US Green Building Council.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3112D2E4" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A313A4A" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D95EAF9" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B640DE0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="4B640DE0" w14:textId="400F2C17" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:t>Submit under provisions of Section 01300.</w:t>
+        <w:t>Submit under provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="00880F0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00880F0E">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587525C9" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213780F0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Product Data:  Manufacturer's data sheets on each product to be used, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695A46C2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Preparation instructions and recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47597CEF" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
@@ -1034,117 +1016,138 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38120551" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2662C80C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A1431C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63985F56" w14:textId="5AE3C861" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="0060132F" w:rsidP="004B62C7">
+    <w:p w14:paraId="63985F56" w14:textId="67C63186" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="0060132F" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0060132F">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; Web: </w:t>
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
+      </w:r>
+      <w:r w:rsidR="00880F0E">
+        <w:t xml:space="preserve">Email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00880F0E" w:rsidRPr="00370672">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>drapercontract@draperinc.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00880F0E">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
+        <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E6219" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C563C96" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075776D">
         <w:t>*  Delete</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> one of the following two </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
+        <w:t xml:space="preserve"> one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735F28B8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Substitutions:  Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AA2011" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D9D0485" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="2D9D0485" w14:textId="2F514616" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="00880F0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00880F0E">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294865A8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1E2699" w14:textId="794133B5" w:rsidR="00CF65C4" w:rsidRPr="009A35F8" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MOTORIZED</w:t>
       </w:r>
       <w:r w:rsidRPr="0075776D">
         <w:t>, SURFACE MOUNTED, FRONT PROJECTION SCREENS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C603028" w14:textId="76CF8FDB" w:rsidR="007310FD" w:rsidRDefault="007310FD" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
@@ -2366,65 +2369,65 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FE2189" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB467A" w:rsidSect="00DB467A">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="440EE9C0" w14:textId="77777777" w:rsidR="00E16DB0" w:rsidRDefault="00E16DB0">
+    <w:p w14:paraId="63495031" w14:textId="77777777" w:rsidR="00CC7045" w:rsidRDefault="00CC7045">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70FA967D" w14:textId="77777777" w:rsidR="00E16DB0" w:rsidRDefault="00E16DB0">
+    <w:p w14:paraId="38BF5B74" w14:textId="77777777" w:rsidR="00CC7045" w:rsidRDefault="00CC7045">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="490263C4" w14:textId="77777777" w:rsidR="00E16DB0" w:rsidRDefault="00E16DB0">
+    <w:p w14:paraId="29FEA0A3" w14:textId="77777777" w:rsidR="00CC7045" w:rsidRDefault="00CC7045">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
@@ -2478,58 +2481,58 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008909EA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="370A4AFD" w14:textId="77777777" w:rsidR="00E16DB0" w:rsidRDefault="00E16DB0">
+    <w:p w14:paraId="684DCB86" w14:textId="77777777" w:rsidR="00CC7045" w:rsidRDefault="00CC7045">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A7391BD" w14:textId="77777777" w:rsidR="00E16DB0" w:rsidRDefault="00E16DB0">
+    <w:p w14:paraId="26696A6F" w14:textId="77777777" w:rsidR="00CC7045" w:rsidRDefault="00CC7045">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3423,50 +3426,51 @@
     <w:rsid w:val="00726113"/>
     <w:rsid w:val="00726261"/>
     <w:rsid w:val="007310FD"/>
     <w:rsid w:val="00744510"/>
     <w:rsid w:val="0075776D"/>
     <w:rsid w:val="00761193"/>
     <w:rsid w:val="0076301D"/>
     <w:rsid w:val="00773EB2"/>
     <w:rsid w:val="00774B45"/>
     <w:rsid w:val="0078083E"/>
     <w:rsid w:val="00782462"/>
     <w:rsid w:val="007852B6"/>
     <w:rsid w:val="00796845"/>
     <w:rsid w:val="007A55CE"/>
     <w:rsid w:val="007C1E12"/>
     <w:rsid w:val="007C75CC"/>
     <w:rsid w:val="007E6AF9"/>
     <w:rsid w:val="00823E49"/>
     <w:rsid w:val="00825265"/>
     <w:rsid w:val="0086022D"/>
     <w:rsid w:val="008623EA"/>
     <w:rsid w:val="00862CB4"/>
     <w:rsid w:val="008719C1"/>
     <w:rsid w:val="00872FCE"/>
     <w:rsid w:val="00876EE1"/>
+    <w:rsid w:val="00880F0E"/>
     <w:rsid w:val="00883028"/>
     <w:rsid w:val="008909EA"/>
     <w:rsid w:val="008910FA"/>
     <w:rsid w:val="00892DD0"/>
     <w:rsid w:val="00893892"/>
     <w:rsid w:val="008971C7"/>
     <w:rsid w:val="008C7A39"/>
     <w:rsid w:val="008D14C9"/>
     <w:rsid w:val="008D2010"/>
     <w:rsid w:val="008D3EFE"/>
     <w:rsid w:val="008D699A"/>
     <w:rsid w:val="008E2B4A"/>
     <w:rsid w:val="00907AE5"/>
     <w:rsid w:val="00936B5D"/>
     <w:rsid w:val="00943503"/>
     <w:rsid w:val="0094651D"/>
     <w:rsid w:val="00952399"/>
     <w:rsid w:val="00964277"/>
     <w:rsid w:val="009647C1"/>
     <w:rsid w:val="009708F6"/>
     <w:rsid w:val="00971766"/>
     <w:rsid w:val="009902D3"/>
     <w:rsid w:val="00994967"/>
     <w:rsid w:val="009A1993"/>
     <w:rsid w:val="009A2F07"/>
@@ -3513,50 +3517,51 @@
     <w:rsid w:val="00B94411"/>
     <w:rsid w:val="00B962D6"/>
     <w:rsid w:val="00BA3FAF"/>
     <w:rsid w:val="00BA659D"/>
     <w:rsid w:val="00BA7086"/>
     <w:rsid w:val="00BD28A4"/>
     <w:rsid w:val="00BF4035"/>
     <w:rsid w:val="00BF78F4"/>
     <w:rsid w:val="00C00DFE"/>
     <w:rsid w:val="00C04DE7"/>
     <w:rsid w:val="00C21905"/>
     <w:rsid w:val="00C277DE"/>
     <w:rsid w:val="00C318B7"/>
     <w:rsid w:val="00C3339E"/>
     <w:rsid w:val="00C3417A"/>
     <w:rsid w:val="00C4033D"/>
     <w:rsid w:val="00C4392C"/>
     <w:rsid w:val="00C567F4"/>
     <w:rsid w:val="00C67D1D"/>
     <w:rsid w:val="00C747DF"/>
     <w:rsid w:val="00C81815"/>
     <w:rsid w:val="00C921E7"/>
     <w:rsid w:val="00CA3601"/>
     <w:rsid w:val="00CB7276"/>
     <w:rsid w:val="00CC3AF7"/>
+    <w:rsid w:val="00CC7045"/>
     <w:rsid w:val="00CD573C"/>
     <w:rsid w:val="00CE042C"/>
     <w:rsid w:val="00CE6D9F"/>
     <w:rsid w:val="00CF658F"/>
     <w:rsid w:val="00CF65C4"/>
     <w:rsid w:val="00CF6F26"/>
     <w:rsid w:val="00D16B81"/>
     <w:rsid w:val="00D27CF8"/>
     <w:rsid w:val="00D35BB8"/>
     <w:rsid w:val="00D4785E"/>
     <w:rsid w:val="00D51502"/>
     <w:rsid w:val="00D52100"/>
     <w:rsid w:val="00D627DC"/>
     <w:rsid w:val="00D6559F"/>
     <w:rsid w:val="00D758DE"/>
     <w:rsid w:val="00D851E7"/>
     <w:rsid w:val="00DB467A"/>
     <w:rsid w:val="00DD5303"/>
     <w:rsid w:val="00DD78EE"/>
     <w:rsid w:val="00DF5325"/>
     <w:rsid w:val="00E11DB5"/>
     <w:rsid w:val="00E1345C"/>
     <w:rsid w:val="00E1509C"/>
     <w:rsid w:val="00E16DB0"/>
     <w:rsid w:val="00E361A3"/>
@@ -3567,50 +3572,51 @@
     <w:rsid w:val="00E7753A"/>
     <w:rsid w:val="00E8123D"/>
     <w:rsid w:val="00E81934"/>
     <w:rsid w:val="00E92666"/>
     <w:rsid w:val="00E9366A"/>
     <w:rsid w:val="00EA2C83"/>
     <w:rsid w:val="00EB10BC"/>
     <w:rsid w:val="00EC39F4"/>
     <w:rsid w:val="00ED306A"/>
     <w:rsid w:val="00EE311D"/>
     <w:rsid w:val="00EE6872"/>
     <w:rsid w:val="00EE6889"/>
     <w:rsid w:val="00EF7CDE"/>
     <w:rsid w:val="00F05B1C"/>
     <w:rsid w:val="00F22E44"/>
     <w:rsid w:val="00F35DA7"/>
     <w:rsid w:val="00F40F0A"/>
     <w:rsid w:val="00F43556"/>
     <w:rsid w:val="00F4715E"/>
     <w:rsid w:val="00F50808"/>
     <w:rsid w:val="00F61AC5"/>
     <w:rsid w:val="00F7451E"/>
     <w:rsid w:val="00F87AF2"/>
     <w:rsid w:val="00F9001C"/>
     <w:rsid w:val="00F90D7B"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FA254E"/>
     <w:rsid w:val="00FC69DA"/>
     <w:rsid w:val="00FD3746"/>
     <w:rsid w:val="00FE1A3C"/>
     <w:rsid w:val="00FE4464"/>
     <w:rsid w:val="00FF253F"/>
     <w:rsid w:val="00FF7D94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
@@ -4948,61 +4954,73 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:rsid w:val="000B640F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATfooter">
     <w:name w:val="ARCAT footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA659D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00880F0E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drapercontract@draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5517,131 +5535,131 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F95A7F5E-03CF-47AB-94CD-68805430217A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39315548-2A8C-42BE-AA8E-D61277EEC0DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B68D898-7BBD-468C-879C-68EFC52FC5A7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B68D898-7BBD-468C-879C-68EFC52FC5A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39315548-2A8C-42BE-AA8E-D61277EEC0DF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2253</Words>
-  <Characters>12009</Characters>
+  <Words>2110</Words>
+  <Characters>12029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>375</Lines>
-  <Paragraphs>219</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 11132</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>hlj</Manager>
   <Company>ARCAT, Inc. 2019 (1/6/19) R12</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14043</CharactersWithSpaces>
+  <CharactersWithSpaces>14111</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 11132</dc:title>
   <dc:subject>Front Projection Screens</dc:subject>
   <dc:creator>Draper, Inc</dc:creator>
   <cp:keywords/>
   <dc:description>Rewritten to combine Surface Mounted and Recessed Screens. R13 (2/27/19), R14 (2/28/19), R15 (4/3/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">