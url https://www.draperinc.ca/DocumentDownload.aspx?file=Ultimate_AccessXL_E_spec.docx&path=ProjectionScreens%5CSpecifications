--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -60,62 +60,59 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2369769" cy="1393982"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="10836B77" w14:textId="77777777" w:rsidR="008910FA" w:rsidRDefault="008910FA" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBE787E" w14:textId="298A5B3C" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
+    <w:p w14:paraId="1CBE787E" w14:textId="21B87424" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="00624074">
-        <w:t>SECTION 1113</w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00385E69">
-        <w:t xml:space="preserve"> [11 52 13]</w:t>
+        <w:t>11 52 13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52213F75" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608C427E" w14:textId="6566A387" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00B27261" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ULTIMATE ACCESS XL E </w:t>
       </w:r>
       <w:r w:rsidR="00DB467A" w:rsidRPr="00624074">
         <w:t>FRONT PROJECTION SCREENS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495D3F1F" w14:textId="77777777" w:rsidR="00761193" w:rsidRPr="00761193" w:rsidRDefault="00761193" w:rsidP="00B7521D">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B0D42EB" w14:textId="06BD578E" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
@@ -179,121 +176,95 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E24C16" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018D9F4B" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3124B5AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
+    <w:p w14:paraId="685A4E84" w14:textId="3151AEB9" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
-        <w:t>Fax: 866-637-5611</w:t>
-[...8 lines deleted...]
-        <w:t>Email: request info (drapercontract@draperinc.com)</w:t>
+        <w:t>Email: drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B830AC9" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D41A7AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7ACA45A0" w14:textId="77777777" w:rsidR="00522D8A" w:rsidRPr="006D3209" w:rsidRDefault="00522D8A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CDE0AA7" w14:textId="7554F7BC" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information, </w:t>
       </w:r>
       <w:r w:rsidR="00330281">
         <w:t>go to</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4B8881" w14:textId="77777777" w:rsidR="00616CB2" w:rsidRDefault="00616CB2" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C07C8D" w14:textId="77777777" w:rsidR="00A61834" w:rsidRPr="006D3209" w:rsidRDefault="00A61834" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04771633" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>GENERAL</w:t>
       </w:r>
@@ -308,55 +279,50 @@
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SECTION</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166C27E0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete items below not required for project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADF5802" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="00FE1A3C" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48B908A6" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="00FE1A3C" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7D8D9F85" w14:textId="45D2E99F" w:rsidR="00A61834" w:rsidRDefault="006D3F18" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Electrically operated, ceiling recessed, front projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2D9BA4" w14:textId="77777777" w:rsidR="00A61834" w:rsidRDefault="00A61834" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00B2CBAA" w14:textId="780F8414" w:rsidR="00BA659D" w:rsidRDefault="00BA659D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Front projection screen controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663BFBBE" w14:textId="77777777" w:rsidR="00BA659D" w:rsidRPr="006D3209" w:rsidRDefault="00BA659D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
@@ -379,166 +345,169 @@
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729B89E1" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540567BC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>Division 5 - Metal Fabrications: Suspension systems for projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E697FD2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6059840A" w14:textId="47596016" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="6059840A" w14:textId="6F91B0C0" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 06400</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [06 40 00]</w:t>
+        <w:t>06 40 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Interior Architectural Woodwork: Wood trim for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652B4B12" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EBF0C4" w14:textId="795A8E1B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="48EBF0C4" w14:textId="5634AB7C" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09120</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 22 26}</w:t>
+        <w:t>09 22 26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Ceiling Suspension System: Supports and trim for suspended ceilings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E807961" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BD407A" w14:textId="220A8D1C" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="41BD407A" w14:textId="4E365593" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09210</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 26 13]</w:t>
+        <w:t>09 26 13</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Plaster: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145F51AE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CD2D05" w14:textId="1B39061D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="27CD2D05" w14:textId="12DAACDA" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09260</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09</w:t>
+        <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> 21 16]</w:t>
+        <w:t xml:space="preserve"> 21 16</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Board Assemblies: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0544E420" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF041CB" w14:textId="0E70DF73" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="3EF041CB" w14:textId="579E195B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09510</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t>Ceilings: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2218DBFE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EBC718C" w14:textId="75AC3703" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="2EBC718C" w14:textId="2F5C42BF" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Division 16</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [26]</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> for electrical wiring, connections, and installation of remote control switches for electrically operated projection screens.</w:t>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="002E25CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3209">
+        <w:t>for electrical wiring, connections, and installation of remote control switches for electrically operated projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5CCC46" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191546B0" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60459CAF" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6998E21A" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="00725467">
       <w:pPr>
@@ -809,50 +778,51 @@
     </w:p>
     <w:p w14:paraId="53FB1D23" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QUALITY</w:t>
       </w:r>
       <w:r w:rsidRPr="0075776D">
         <w:t xml:space="preserve"> ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6399B1BD" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A447A53" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
+        <w:lastRenderedPageBreak/>
         <w:t>Single Source Responsibility:  Obtain each type of projection screen required from a single manufacturer as a complete unit, including necessary mounting hardware and accessories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501593C0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D1FF2B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Coordination of Work:  Coordinate layout and installation of projection screens with other construction supported by, or penetrating through, ceilings, including light fixtures, HVAC equipment, fire-suppression system, and partitions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21370D55" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58074141" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
@@ -980,101 +950,119 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38120551" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2662C80C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A1431C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63985F56" w14:textId="09CE7444" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="003E2EEC" w:rsidP="004B62C7">
+    <w:p w14:paraId="63985F56" w14:textId="36DB9D71" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="003E2EEC" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="003E2EEC">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; Web: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId15" w:history="1">
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
+      </w:r>
+      <w:r w:rsidR="002E25CA">
+        <w:t>Email drapercontract@draperinc.com</w:t>
+      </w:r>
+      <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
+        <w:t xml:space="preserve">; Web: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E6219" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C563C96" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>** NOTE TO SPECIFIER **  Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735F28B8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Substitutions:  Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AA2011" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D9D0485" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="2D9D0485" w14:textId="68084D7B" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="002E25CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="002E25CA">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4E81A8" w14:textId="77777777" w:rsidR="00B92516" w:rsidRPr="00A02AA9" w:rsidRDefault="00B92516" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285C1BF2" w14:textId="60F0716A" w:rsidR="004C60E4" w:rsidRPr="00A02AA9" w:rsidRDefault="003C17E7" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MOTORIZED, CEILING RECESSED, FRONT PROJECTION SCREENS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A8D2C0" w14:textId="2E710CC3" w:rsidR="004C60E4" w:rsidRDefault="004C60E4" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42035A99" w14:textId="4EEE3B2A" w:rsidR="00C57445" w:rsidRDefault="00C57445" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
       <w:r w:rsidRPr="0063155D">
@@ -1144,51 +1132,55 @@
       <w:r w:rsidR="002138F5" w:rsidRPr="002138F5">
         <w:t xml:space="preserve"> high x 10-3/8</w:t>
       </w:r>
       <w:r w:rsidR="002138F5">
         <w:t xml:space="preserve"> inches</w:t>
       </w:r>
       <w:r w:rsidR="002138F5" w:rsidRPr="002138F5">
         <w:t xml:space="preserve"> deep (36 cm x 26 cm)</w:t>
       </w:r>
       <w:r w:rsidR="002138F5">
         <w:t xml:space="preserve"> including trim flange</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. UL approved "Suitable for use in environmental air space." Case finished white. Bottom of case consists of an independently motorized trap door that opens up inside the screen case. </w:t>
       </w:r>
       <w:r w:rsidR="00161C64">
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rap door and access door both hinge downward to allow access to inside of screen case. </w:t>
       </w:r>
       <w:r w:rsidR="00161C64">
         <w:t>D</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">oors remain attached to the screen case via a concealed full-length hinge. Releasing one latch at each end of screen case allows doors to hinge downward and a prop arm at each end may be pivoted to engage with endcaps, keeping the door assembly in its fully open position. Symmetrical case allows for viewing surface to unroll from the back or front of the roller. </w:t>
+        <w:t xml:space="preserve">oors remain attached to the screen case via a concealed full-length hinge. Releasing one latch at each end of screen case allows doors to hinge downward </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">and a prop arm at each end may be pivoted to engage with endcaps, keeping the door assembly in its fully open position. Symmetrical case allows for viewing surface to unroll from the back or front of the roller. </w:t>
       </w:r>
       <w:r w:rsidR="00862CB4">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>creen is attached to roller with roller brackets. Metal roller mounted on rubber isolation mounts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20413F32" w14:textId="4E210738" w:rsidR="00220C10" w:rsidRDefault="00A26AFD" w:rsidP="00A26AFD">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Select one of the following two motor paragraphs and delete the paragraph not required. Note that there are size limitations with quiet motors. Contact manufacturer for additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC277A4" w14:textId="77777777" w:rsidR="00A26AFD" w:rsidRDefault="00A26AFD" w:rsidP="00381806">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Motor mounted inside screen roller on rubber isolation insulators. Motor UL certified, rated 110-120V AC, 60 Hz, five wire, instantly reversible, lifetime lubricated with pre-set accessible limit switches. Motor with overload protection and electric brake. Motor shall be left mounted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1574B9E1" w14:textId="77777777" w:rsidR="00A26AFD" w:rsidRDefault="00A26AFD" w:rsidP="00381806">
@@ -1350,51 +1342,55 @@
       <w:r>
         <w:t>278 inch diagonal (7061 mm), 147-1/2 inches x 236 inches (3747 mm x 5994 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D19F14E" w14:textId="77777777" w:rsidR="00A26AFD" w:rsidRDefault="00A26AFD" w:rsidP="00381806">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">307 inch (7798 mm) diagonal, 162-1/2 inches x 260 inches (4128 mm x </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>6604  mm</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474B2928" w14:textId="77777777" w:rsidR="00A26AFD" w:rsidRDefault="00A26AFD" w:rsidP="00A26AFD">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
-        <w:t>** NOTE TO SPECIFIER ** Edit the following if an extra screen drop exceeding the standard of 12 inches (305 mm) is required for the project. Black is standard for all formats, viewing surface color is optional. Note that extra drop will increase the overall length of the case. Select the screen drop type and fill in the drop height from one of the following paragraphs and delete the other. Total screen height cannot exceed 12 feet (3.66 m). If extra screen drop is not required, delete both paragraphs.</w:t>
+        <w:t xml:space="preserve">** NOTE TO SPECIFIER ** Edit the following if an extra screen drop exceeding the standard of 12 inches (305 mm) is required for the project. Black is standard for all formats, viewing </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>surface color is optional. Note that extra drop will increase the overall length of the case. Select the screen drop type and fill in the drop height from one of the following paragraphs and delete the other. Total screen height cannot exceed 12 feet (3.66 m). If extra screen drop is not required, delete both paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2976CBFC" w14:textId="77777777" w:rsidR="00A26AFD" w:rsidRDefault="00A26AFD" w:rsidP="00381806">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Provide an extra screen drop with an overall screen drop of ___ inches (___ mm) with top border matching the viewing surface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7C3DF7" w14:textId="77777777" w:rsidR="00A26AFD" w:rsidRDefault="00A26AFD" w:rsidP="00381806">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Provide an extra screen drop with an overall screen drop of ___ inches (___ mm) with a black masking top border.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71929CD5" w14:textId="77777777" w:rsidR="00220C10" w:rsidRDefault="00220C10" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EC7F477" w14:textId="70252451" w:rsidR="00BA659D" w:rsidRDefault="00BA659D" w:rsidP="00BA659D">
       <w:pPr>
@@ -1897,79 +1893,79 @@
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3723123B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="577F26BE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FE2189" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB467A" w:rsidSect="00DB467A">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="679BFB9C" w14:textId="77777777" w:rsidR="00474738" w:rsidRDefault="00474738">
+    <w:p w14:paraId="24A04202" w14:textId="77777777" w:rsidR="005B5A54" w:rsidRDefault="005B5A54">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22B1A9F7" w14:textId="77777777" w:rsidR="00474738" w:rsidRDefault="00474738">
+    <w:p w14:paraId="2DC5C9C7" w14:textId="77777777" w:rsidR="005B5A54" w:rsidRDefault="005B5A54">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E9ECBBF" w14:textId="77777777" w:rsidR="00474738" w:rsidRDefault="00474738">
+    <w:p w14:paraId="3BDE561E" w14:textId="77777777" w:rsidR="005B5A54" w:rsidRDefault="005B5A54">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
@@ -2023,58 +2019,58 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008909EA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66BBD634" w14:textId="77777777" w:rsidR="00474738" w:rsidRDefault="00474738">
+    <w:p w14:paraId="19DFB023" w14:textId="77777777" w:rsidR="005B5A54" w:rsidRDefault="005B5A54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03EF20CC" w14:textId="77777777" w:rsidR="00474738" w:rsidRDefault="00474738">
+    <w:p w14:paraId="60472146" w14:textId="77777777" w:rsidR="005B5A54" w:rsidRDefault="005B5A54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2691,98 +2687,100 @@
     <w:rsid w:val="001F41C5"/>
     <w:rsid w:val="001F5589"/>
     <w:rsid w:val="001F6AFE"/>
     <w:rsid w:val="002072A1"/>
     <w:rsid w:val="002138F5"/>
     <w:rsid w:val="00215857"/>
     <w:rsid w:val="00220C10"/>
     <w:rsid w:val="00234161"/>
     <w:rsid w:val="002342F6"/>
     <w:rsid w:val="002473C0"/>
     <w:rsid w:val="002522BD"/>
     <w:rsid w:val="00253AAC"/>
     <w:rsid w:val="00254C69"/>
     <w:rsid w:val="002551D6"/>
     <w:rsid w:val="0025754F"/>
     <w:rsid w:val="00267BD2"/>
     <w:rsid w:val="00283EC3"/>
     <w:rsid w:val="00290E47"/>
     <w:rsid w:val="00294EAB"/>
     <w:rsid w:val="002A04F2"/>
     <w:rsid w:val="002A6130"/>
     <w:rsid w:val="002B0AD7"/>
     <w:rsid w:val="002B1A0C"/>
     <w:rsid w:val="002C6275"/>
     <w:rsid w:val="002D1F8B"/>
+    <w:rsid w:val="002E25CA"/>
     <w:rsid w:val="002E609D"/>
     <w:rsid w:val="002F2C94"/>
     <w:rsid w:val="002F3C6E"/>
     <w:rsid w:val="002F5526"/>
     <w:rsid w:val="00304EED"/>
     <w:rsid w:val="00307BE1"/>
     <w:rsid w:val="00326FA2"/>
     <w:rsid w:val="00330281"/>
     <w:rsid w:val="00336719"/>
     <w:rsid w:val="00342D5C"/>
     <w:rsid w:val="00352EF6"/>
     <w:rsid w:val="00381806"/>
     <w:rsid w:val="00383364"/>
     <w:rsid w:val="00385E69"/>
     <w:rsid w:val="00390346"/>
     <w:rsid w:val="003964A7"/>
     <w:rsid w:val="003A23FB"/>
     <w:rsid w:val="003B304D"/>
     <w:rsid w:val="003C17E7"/>
     <w:rsid w:val="003E2EEC"/>
     <w:rsid w:val="003F74DD"/>
     <w:rsid w:val="0040029E"/>
     <w:rsid w:val="004020D8"/>
     <w:rsid w:val="00402128"/>
     <w:rsid w:val="004109E1"/>
     <w:rsid w:val="00415B8A"/>
     <w:rsid w:val="00423EF9"/>
     <w:rsid w:val="00442399"/>
     <w:rsid w:val="00461B22"/>
     <w:rsid w:val="00474738"/>
     <w:rsid w:val="00490795"/>
     <w:rsid w:val="00496341"/>
     <w:rsid w:val="00497994"/>
     <w:rsid w:val="004A2008"/>
     <w:rsid w:val="004B62C7"/>
     <w:rsid w:val="004C60E4"/>
     <w:rsid w:val="004D32EF"/>
     <w:rsid w:val="004D4C4C"/>
     <w:rsid w:val="004D64DB"/>
     <w:rsid w:val="004E273A"/>
     <w:rsid w:val="004E2D5D"/>
     <w:rsid w:val="004F2AF9"/>
     <w:rsid w:val="00520634"/>
     <w:rsid w:val="00522D8A"/>
     <w:rsid w:val="00525523"/>
     <w:rsid w:val="00544235"/>
     <w:rsid w:val="00582839"/>
     <w:rsid w:val="00583A35"/>
+    <w:rsid w:val="005B5A54"/>
     <w:rsid w:val="005B72B7"/>
     <w:rsid w:val="005C06C7"/>
     <w:rsid w:val="005E33BF"/>
     <w:rsid w:val="005F2CDD"/>
     <w:rsid w:val="005F3F01"/>
     <w:rsid w:val="005F4891"/>
     <w:rsid w:val="005F4A51"/>
     <w:rsid w:val="00616CB2"/>
     <w:rsid w:val="00624074"/>
     <w:rsid w:val="006467E3"/>
     <w:rsid w:val="00664DE1"/>
     <w:rsid w:val="006806E0"/>
     <w:rsid w:val="006A4665"/>
     <w:rsid w:val="006B2CF7"/>
     <w:rsid w:val="006D3209"/>
     <w:rsid w:val="006D3F18"/>
     <w:rsid w:val="006E1AA0"/>
     <w:rsid w:val="006E4F63"/>
     <w:rsid w:val="006F5E39"/>
     <w:rsid w:val="00711DB2"/>
     <w:rsid w:val="00715E37"/>
     <w:rsid w:val="00723883"/>
     <w:rsid w:val="00725467"/>
     <w:rsid w:val="007254CC"/>
     <w:rsid w:val="00726113"/>
@@ -2929,50 +2927,51 @@
     <w:rsid w:val="00E636C4"/>
     <w:rsid w:val="00E74033"/>
     <w:rsid w:val="00E7753A"/>
     <w:rsid w:val="00E8123D"/>
     <w:rsid w:val="00E81934"/>
     <w:rsid w:val="00E92666"/>
     <w:rsid w:val="00E9366A"/>
     <w:rsid w:val="00EB10BC"/>
     <w:rsid w:val="00EC39F4"/>
     <w:rsid w:val="00ED306A"/>
     <w:rsid w:val="00EE311D"/>
     <w:rsid w:val="00EE6889"/>
     <w:rsid w:val="00EF7CDE"/>
     <w:rsid w:val="00F05B1C"/>
     <w:rsid w:val="00F22E44"/>
     <w:rsid w:val="00F35DA7"/>
     <w:rsid w:val="00F40F0A"/>
     <w:rsid w:val="00F4715E"/>
     <w:rsid w:val="00F50808"/>
     <w:rsid w:val="00F61AC5"/>
     <w:rsid w:val="00F7378C"/>
     <w:rsid w:val="00F7451E"/>
     <w:rsid w:val="00F87AF2"/>
     <w:rsid w:val="00F9001C"/>
     <w:rsid w:val="00F90D7B"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FA254E"/>
     <w:rsid w:val="00FC69DA"/>
     <w:rsid w:val="00FD3746"/>
     <w:rsid w:val="00FE1A3C"/>
     <w:rsid w:val="00FE4464"/>
     <w:rsid w:val="00FF253F"/>
     <w:rsid w:val="00FF7D94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
@@ -4321,51 +4320,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATfooter">
     <w:name w:val="ARCAT footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA659D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4661,56 +4660,51 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
@@ -4893,134 +4887,139 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{167841BB-C5DA-4994-AEA6-FD1F30C90BD8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0ECEB0A-1015-4B3F-83AE-290B8342CAEF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BF99849-095A-4B91-AAED-CEAD779E2057}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0ECEB0A-1015-4B3F-83AE-290B8342CAEF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{167841BB-C5DA-4994-AEA6-FD1F30C90BD8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{339E98CB-BEBD-4E19-95E6-C8561F2735A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1516</Words>
-  <Characters>8213</Characters>
+  <Words>1975</Words>
+  <Characters>11258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>247</Lines>
-  <Paragraphs>117</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 11132</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>hlj</Manager>
   <Company>ARCAT, Inc. 2019 (1/6/19) R12</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9626</CharactersWithSpaces>
+  <CharactersWithSpaces>13207</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 11132</dc:title>
   <dc:subject>Front Projection Screens</dc:subject>
   <dc:creator>Draper, Inc</dc:creator>
   <cp:keywords/>
   <dc:description>Rewritten to combine Surface Mounted and Recessed Screens. R13 (2/27/19), R14 (2/28/19), R15 (4/3/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">