--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -60,67 +60,64 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2369769" cy="1393982"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="10836B77" w14:textId="77777777" w:rsidR="008910FA" w:rsidRDefault="008910FA" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBE787E" w14:textId="298A5B3C" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
+    <w:p w14:paraId="52213F75" w14:textId="74E5C5D8" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="00624074">
-        <w:t>SECTION 1113</w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00385E69">
-        <w:t xml:space="preserve"> [11 52 13]</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ARCATTitleOfSection"/>
+        <w:t>11 52 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4360D55A" w14:textId="77777777" w:rsidR="005D1FA9" w:rsidRPr="005D1FA9" w:rsidRDefault="005D1FA9" w:rsidP="005D1FA9">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608C427E" w14:textId="148DFA73" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00C61471" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ULTIMATE ACCESS E </w:t>
       </w:r>
       <w:r w:rsidR="00DB467A" w:rsidRPr="00624074">
         <w:t>FRONT PROJECTION SCREENS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495D3F1F" w14:textId="77777777" w:rsidR="00761193" w:rsidRPr="00761193" w:rsidRDefault="00761193" w:rsidP="00B7521D">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B0D42EB" w14:textId="7FB12A9B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER *</w:t>
@@ -195,121 +192,95 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E24C16" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018D9F4B" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3124B5AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
+    <w:p w14:paraId="685A4E84" w14:textId="1971CDA2" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
-        <w:t>Fax: 866-637-5611</w:t>
-[...8 lines deleted...]
-        <w:t>Email: request info (drapercontract@draperinc.com)</w:t>
+        <w:t>Email: drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B830AC9" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D41A7AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7ACA45A0" w14:textId="77777777" w:rsidR="00522D8A" w:rsidRPr="006D3209" w:rsidRDefault="00522D8A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CDE0AA7" w14:textId="7554F7BC" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information, </w:t>
       </w:r>
       <w:r w:rsidR="00330281">
         <w:t>go to</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C07C8D" w14:textId="77777777" w:rsidR="00A61834" w:rsidRPr="006D3209" w:rsidRDefault="00A61834" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04771633" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679B685C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
@@ -401,172 +372,164 @@
         <w:t>*  Delete</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729B89E1" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540567BC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>Division 5 - Metal Fabrications: Suspension systems for projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E697FD2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6059840A" w14:textId="47596016" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="6059840A" w14:textId="5885B62B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 06400</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [06 40 00]</w:t>
+        <w:t>06 40 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Interior Architectural Woodwork: Wood trim for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652B4B12" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EBF0C4" w14:textId="795A8E1B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="48EBF0C4" w14:textId="7925C8F9" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09120</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 22 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>09 22 26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3209">
+        <w:t xml:space="preserve"> - Ceiling Suspension System: Supports and trim for suspended ceilings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E807961" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41BD407A" w14:textId="1311731F" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D3209">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t>26}</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="41BD407A" w14:textId="220A8D1C" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+        <w:t>09 26 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3209">
+        <w:t xml:space="preserve"> - Gypsum Plaster: Ceiling for recessed screen installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145F51AE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CD2D05" w14:textId="6185CBAF" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:lastRenderedPageBreak/>
-        <w:t>Section 09210</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 26 13]</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="27CD2D05" w14:textId="1B39061D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidR="00496341">
+        <w:t xml:space="preserve"> 21 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3209">
+        <w:t xml:space="preserve"> - Gypsum Board Assemblies: Ceiling for recessed screen installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0544E420" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF041CB" w14:textId="6DA94B15" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09260</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [09</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> 21 16]</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t>Ceilings: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2218DBFE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EBC718C" w14:textId="75AC3703" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="2EBC718C" w14:textId="75421ED9" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Division 16</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [26]</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> for electrical wiring, connections, and installation of remote control switches for electrically operated projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5CCC46" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191546B0" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60459CAF" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
@@ -642,56 +605,68 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>US Green Building Council.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3112D2E4" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A313A4A" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D95EAF9" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B640DE0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="4B640DE0" w14:textId="43152C26" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:t>Submit under provisions of Section 01300.</w:t>
+        <w:t>Submit under provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1FA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1FA9">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587525C9" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213780F0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Product Data</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075776D">
         <w:t>:  Manufacturer's</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0075776D">
         <w:t xml:space="preserve"> data sheets on each product to be used, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695A46C2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F63ECF">
       <w:pPr>
@@ -912,51 +887,50 @@
     </w:p>
     <w:p w14:paraId="53FB1D23" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QUALITY</w:t>
       </w:r>
       <w:r w:rsidRPr="0075776D">
         <w:t xml:space="preserve"> ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6399B1BD" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A447A53" w14:textId="14608438" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:lastRenderedPageBreak/>
         <w:t>Single Source Responsibility</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075776D">
         <w:t>:  Obtain</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0075776D">
         <w:t xml:space="preserve"> each type of projection screen required from a single manufacturer as a complete unit, including necessary mounting hardware and accessories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501593C0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D1FF2B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>Coordination of Work</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075776D">
@@ -1100,125 +1074,135 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38120551" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2662C80C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A1431C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63985F56" w14:textId="1CAA73BB" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00F23AEC" w:rsidP="004B62C7">
+    <w:p w14:paraId="63985F56" w14:textId="3C1EBA34" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00F23AEC" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00F23AEC">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> which is located at: 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; Web: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+        <w:t xml:space="preserve"> which is located at: 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1FA9">
+        <w:t>Email drapercontract@draperinc.com</w:t>
+      </w:r>
+      <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
+        <w:t xml:space="preserve">; Web: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E6219" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C563C96" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075776D">
         <w:t>*  Delete</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> one of the following two </w:t>
+        <w:t xml:space="preserve"> one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735F28B8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>Substitutions</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0075776D">
-        <w:t>paragraphs;</w:t>
+        <w:t>:  Not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="735F28B8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
+        <w:t xml:space="preserve"> permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AA2011" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D9D0485" w14:textId="3F6B2F70" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
-        <w:t>Substitutions</w:t>
-[...20 lines deleted...]
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1FA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1FA9">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075776D">
+        <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4E81A8" w14:textId="77777777" w:rsidR="00B92516" w:rsidRPr="00A02AA9" w:rsidRDefault="00B92516" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285C1BF2" w14:textId="60F0716A" w:rsidR="004C60E4" w:rsidRPr="00A02AA9" w:rsidRDefault="003C17E7" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MOTORIZED, CEILING RECESSED, FRONT PROJECTION SCREENS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A8D2C0" w14:textId="5BC2A554" w:rsidR="004C60E4" w:rsidRDefault="004C60E4" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="554D6F37" w14:textId="20B394CD" w:rsidR="00D109C7" w:rsidRDefault="00D109C7" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
       <w:r w:rsidRPr="0063155D">
@@ -1293,75 +1277,75 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41FA1880" w14:textId="4D64A4E7" w:rsidR="00F35DA7" w:rsidRDefault="007C1E12" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ultimate Access E: Electric motor operated, metal case, independently motorized closure. Ceiling-recessed, metal headbox, 9-7/8 inches high x 8 inches deep (251 mm high x 204 mm deep) including trim flanges. </w:t>
       </w:r>
       <w:r w:rsidR="00220C10">
         <w:t xml:space="preserve">UL approved "Suitable for use in environmental air space." Case finished white. Bottom of case consists of an independently motorized trap door that opens up inside </w:t>
       </w:r>
       <w:r w:rsidR="00862CB4">
         <w:t xml:space="preserve">screen case. Trap door and </w:t>
       </w:r>
       <w:r w:rsidR="00220C10">
         <w:t xml:space="preserve">access door both hinge downward to allow access to inside of screen case. </w:t>
       </w:r>
       <w:r w:rsidR="00A26AFD">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00862CB4">
         <w:t xml:space="preserve">oors remain attached to </w:t>
       </w:r>
       <w:r w:rsidR="00220C10">
-        <w:t xml:space="preserve">screen case via a concealed full-length hinge. Releasing one latch at each end of screen case allows doors to hinge downward and a prop arm at </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">each end may be pivoted to engage with endcaps, keeping door assembly in its fully open position. </w:t>
+        <w:t xml:space="preserve">screen case via a concealed full-length hinge. Releasing one latch at each end of screen case allows doors to hinge downward and a prop arm at each end may be pivoted to engage with endcaps, keeping door assembly in its fully open position. </w:t>
       </w:r>
       <w:r w:rsidR="00B826DF" w:rsidRPr="00B826DF">
         <w:t xml:space="preserve">Housing is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B826DF" w:rsidRPr="00B826DF">
         <w:t>symmetrical</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B826DF" w:rsidRPr="00B826DF">
         <w:t xml:space="preserve"> allowing viewing surface to unroll off front or back of roller.</w:t>
       </w:r>
       <w:r w:rsidR="00220C10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A26AFD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00220C10">
-        <w:t>creen is attached to roller with roller brackets. Ultimate Access case may be ordered in advance and screen installed later to eliminate field damage. Metal roller mounted on rubber isolation mounts.</w:t>
+        <w:t xml:space="preserve">creen is attached to roller with roller brackets. Ultimate Access case </w:t>
+      </w:r>
+      <w:r w:rsidR="00220C10">
+        <w:lastRenderedPageBreak/>
+        <w:t>may be ordered in advance and screen installed later to eliminate field damage. Metal roller mounted on rubber isolation mounts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489D8A6F" w14:textId="56E42180" w:rsidR="00C04DE7" w:rsidRDefault="001F41C5" w:rsidP="001F41C5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="002F2C94">
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002F2C94">
         <w:t xml:space="preserve">*  </w:t>
       </w:r>
       <w:r>
         <w:t>Select</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> one of the following two motor paragraphs and delete the paragraph not required. Note that there are size limitations with quiet motors. Contact manufacturer for additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411D4F02" w14:textId="5798847D" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
@@ -1531,91 +1515,91 @@
       <w:r>
         <w:t>133 inch (3378 mm) diagonal, 65 inches x 116 inches (1651 mm x 2947 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0C3B0C" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>161 inch (4089 mm) diagonal, 79 inches x 140 inches (2007 mm x 3556 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BC61B0" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>16:10 Format. Black masking borders standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FC97E5" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:t>94 inch (2438 mm) diagonal, 50 inches x 80 inches (1270 mm x 2032 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365C08CE" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>94 inch (2438 mm) diagonal, 50 inches x 80 inches (1270 mm x 2032 mm).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="365C08CE" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
+        <w:t>109 inch (2769 mm) diagonal, 57-1/2 inches x 92 inches (1461 mm x 2337 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CA8DCC" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>109 inch (2769 mm) diagonal, 57-1/2 inches x 92 inches (1461 mm x 2337 mm).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03CA8DCC" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
+        <w:t>113 inch (2870 mm) diagonal, 60 inches x 96 inches (1524 mm x 2438 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAE7F1D" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>113 inch (2870 mm) diagonal, 60 inches x 96 inches (1524 mm x 2438 mm).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CAE7F1D" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
+        <w:t>123 inch (3124 mm) diagonal, 65 inches x 104 inches (1351mm x 2642 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4F3143" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>123 inch (3124 mm) diagonal, 65 inches x 104 inches (1351mm x 2642 mm).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D4F3143" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
+        <w:t>137 inch (3480) diagonal, 72-1/2 inches x 116 inches (1842 mm by 2946 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022193E3" w14:textId="787B77AF" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>137 inch (3480) diagonal, 72-1/2 inches x 116 inches (1842 mm by 2946 mm).</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>165 inch (4191 mm) diagonal, 87-1/2 inches x 140 inches (2223 mm by 3556 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3315F3" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="001F41C5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Edit the following if an extra screen drop exceeding the standard of 12 inches (305 mm) is required for the project. Black is standard for all formats, viewing surface color is optional. Note that extra drop will increase the overall length of the case. Select the screen drop type and fill in the drop height from one of the following paragraphs and delete the other. Total screen height cannot exceed 12 feet (3.66 m). If extra screen drop is not required, delete both paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BDDE4BF" w14:textId="77777777" w:rsidR="001F41C5" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Provide an extra screen drop with an overall screen drop of ___ inches (___ mm) with top border matching the viewing surface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BABEE3E" w14:textId="5A9D3938" w:rsidR="00220C10" w:rsidRDefault="001F41C5" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provide an extra screen drop with an overall screen drop of ___ </w:t>
@@ -1811,59 +1795,59 @@
       <w:r>
         <w:t>** NOTE TO SPECIFIER *</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>* .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Not compatible with options 1, 2, 3, 4, 5, 7, or 9`.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABE955A" w14:textId="77777777" w:rsidR="00A206CF" w:rsidRPr="00BF4035" w:rsidRDefault="00A206CF" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Key operated 3-position control switch rated 115V AC, 60 Hz to stop or reverse screen at any point.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7462A2" w14:textId="77777777" w:rsidR="00A206CF" w:rsidRDefault="00A206CF" w:rsidP="00A206CF">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Not compatible with options 1, 2, 6, 7, or 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F5FEDE" w14:textId="7565D73E" w:rsidR="00F63ECF" w:rsidRPr="00BF4035" w:rsidRDefault="00A206CF" w:rsidP="00F63ECF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>** NOTE TO SPECIFIER ** Not compatible with options 1, 2, 6, 7, or 8.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>3-position low voltage control switch with key locking cover plate rated 24V to stop or reverse screen at any point.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063F6B89" w14:textId="77777777" w:rsidR="00F63ECF" w:rsidRDefault="00F63ECF" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** LVC-IV Required. Not compatible with options 4, 5, 7, or 8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE9EC92" w14:textId="4A0D14ED" w:rsidR="00907AE5" w:rsidRPr="006D3209" w:rsidRDefault="00F63ECF" w:rsidP="00F63ECF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>LVC-IP Bridge. A</w:t>
       </w:r>
       <w:r w:rsidRPr="0098511C">
         <w:t>cts as an IP to Serial Gateway for controlling Draper lifts &amp; screens when used in conjunction with an LVC-IV. Configuration is done using built-in buttons and display</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -2131,79 +2115,79 @@
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3723123B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="577F26BE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FE2189" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB467A" w:rsidSect="00DB467A">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B7EA729" w14:textId="77777777" w:rsidR="00402D96" w:rsidRDefault="00402D96">
+    <w:p w14:paraId="0FCEBFF7" w14:textId="77777777" w:rsidR="005615A9" w:rsidRDefault="005615A9">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34E992AD" w14:textId="77777777" w:rsidR="00402D96" w:rsidRDefault="00402D96">
+    <w:p w14:paraId="6D45D6A9" w14:textId="77777777" w:rsidR="005615A9" w:rsidRDefault="005615A9">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="20A9E5D3" w14:textId="77777777" w:rsidR="00402D96" w:rsidRDefault="00402D96">
+    <w:p w14:paraId="2C5A7629" w14:textId="77777777" w:rsidR="005615A9" w:rsidRDefault="005615A9">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
@@ -2257,58 +2241,58 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008909EA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0897C868" w14:textId="77777777" w:rsidR="00402D96" w:rsidRDefault="00402D96">
+    <w:p w14:paraId="28FF8A4F" w14:textId="77777777" w:rsidR="005615A9" w:rsidRDefault="005615A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D51FF4A" w14:textId="77777777" w:rsidR="00402D96" w:rsidRDefault="00402D96">
+    <w:p w14:paraId="67DC620F" w14:textId="77777777" w:rsidR="005615A9" w:rsidRDefault="005615A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2975,52 +2959,54 @@
     <w:rsid w:val="00402128"/>
     <w:rsid w:val="00402D96"/>
     <w:rsid w:val="004109E1"/>
     <w:rsid w:val="00415B8A"/>
     <w:rsid w:val="00423EF9"/>
     <w:rsid w:val="00461B22"/>
     <w:rsid w:val="00476192"/>
     <w:rsid w:val="00490795"/>
     <w:rsid w:val="00496341"/>
     <w:rsid w:val="00497994"/>
     <w:rsid w:val="004A2008"/>
     <w:rsid w:val="004B62C7"/>
     <w:rsid w:val="004C60E4"/>
     <w:rsid w:val="004D32EF"/>
     <w:rsid w:val="004D4C4C"/>
     <w:rsid w:val="004D64DB"/>
     <w:rsid w:val="004E273A"/>
     <w:rsid w:val="004E2D5D"/>
     <w:rsid w:val="004F2AF9"/>
     <w:rsid w:val="00520634"/>
     <w:rsid w:val="00522D8A"/>
     <w:rsid w:val="00524C66"/>
     <w:rsid w:val="00525523"/>
     <w:rsid w:val="0054017B"/>
     <w:rsid w:val="00544235"/>
+    <w:rsid w:val="005615A9"/>
     <w:rsid w:val="00583A35"/>
     <w:rsid w:val="005B72B7"/>
+    <w:rsid w:val="005D1FA9"/>
     <w:rsid w:val="005E33BF"/>
     <w:rsid w:val="005F2CDD"/>
     <w:rsid w:val="005F3F01"/>
     <w:rsid w:val="005F4891"/>
     <w:rsid w:val="005F4A51"/>
     <w:rsid w:val="00616CB2"/>
     <w:rsid w:val="00624074"/>
     <w:rsid w:val="006467E3"/>
     <w:rsid w:val="00664DE1"/>
     <w:rsid w:val="006806E0"/>
     <w:rsid w:val="006A4665"/>
     <w:rsid w:val="006B2CF7"/>
     <w:rsid w:val="006D3209"/>
     <w:rsid w:val="006D3F18"/>
     <w:rsid w:val="006E1AA0"/>
     <w:rsid w:val="006E4F63"/>
     <w:rsid w:val="006F5E39"/>
     <w:rsid w:val="00711DB2"/>
     <w:rsid w:val="00715E37"/>
     <w:rsid w:val="00723883"/>
     <w:rsid w:val="00725467"/>
     <w:rsid w:val="007254CC"/>
     <w:rsid w:val="00726113"/>
     <w:rsid w:val="00726261"/>
     <w:rsid w:val="007310FD"/>
@@ -3172,50 +3158,51 @@
     <w:rsid w:val="00E8123D"/>
     <w:rsid w:val="00E81934"/>
     <w:rsid w:val="00E92666"/>
     <w:rsid w:val="00E9366A"/>
     <w:rsid w:val="00EB10BC"/>
     <w:rsid w:val="00EC39F4"/>
     <w:rsid w:val="00ED306A"/>
     <w:rsid w:val="00EE311D"/>
     <w:rsid w:val="00EE6889"/>
     <w:rsid w:val="00EF7CDE"/>
     <w:rsid w:val="00F05B1C"/>
     <w:rsid w:val="00F22E44"/>
     <w:rsid w:val="00F23AEC"/>
     <w:rsid w:val="00F35DA7"/>
     <w:rsid w:val="00F40F0A"/>
     <w:rsid w:val="00F4715E"/>
     <w:rsid w:val="00F50808"/>
     <w:rsid w:val="00F61AC5"/>
     <w:rsid w:val="00F63ECF"/>
     <w:rsid w:val="00F71B13"/>
     <w:rsid w:val="00F7451E"/>
     <w:rsid w:val="00F832C0"/>
     <w:rsid w:val="00F87AF2"/>
     <w:rsid w:val="00F9001C"/>
     <w:rsid w:val="00F90D7B"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00F97E99"/>
     <w:rsid w:val="00FA254E"/>
     <w:rsid w:val="00FC69DA"/>
     <w:rsid w:val="00FD3746"/>
     <w:rsid w:val="00FE1A3C"/>
     <w:rsid w:val="00FE4464"/>
     <w:rsid w:val="00FF253F"/>
     <w:rsid w:val="00FF7D94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -4565,51 +4552,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATfooter">
     <w:name w:val="ARCAT footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA659D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4901,65 +4888,50 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5138,123 +5110,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69DAE3C5-68BF-4456-A48C-9F2B5A626A22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{779AE2C3-A561-4DE0-9763-FE4EB77CED44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{431C8761-4D95-4509-A6A0-BF3238EA0E59}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1649</Words>
-  <Characters>8924</Characters>
+  <Words>2100</Words>
+  <Characters>11970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>258</Lines>
-  <Paragraphs>120</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 11132</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>hlj</Manager>
   <Company>ARCAT, Inc. 2019 (1/6/19) R12</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10466</CharactersWithSpaces>
+  <CharactersWithSpaces>14042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 11132</dc:title>
   <dc:subject>Front Projection Screens</dc:subject>
   <dc:creator>Draper, Inc</dc:creator>
   <cp:keywords/>
   <dc:description>Rewritten to combine Surface Mounted and Recessed Screens. R13 (2/27/19), R14 (2/28/19), R15 (4/3/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">