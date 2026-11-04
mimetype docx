--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -61,62 +61,59 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2369769" cy="1393982"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="10836B77" w14:textId="77777777" w:rsidR="008910FA" w:rsidRDefault="008910FA" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBE787E" w14:textId="298A5B3C" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
+    <w:p w14:paraId="1CBE787E" w14:textId="2717C7C8" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="00624074">
-        <w:t>SECTION 1113</w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00385E69">
-        <w:t xml:space="preserve"> [11 52 13]</w:t>
+        <w:t>11 52 13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52213F75" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608C427E" w14:textId="049905EB" w:rsidR="00DB467A" w:rsidRPr="00624074" w:rsidRDefault="00151220" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ULTIMATE ACCESS V </w:t>
       </w:r>
       <w:r w:rsidR="00DB467A" w:rsidRPr="00624074">
         <w:t>FRONT PROJECTION SCREENS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495D3F1F" w14:textId="77777777" w:rsidR="00761193" w:rsidRPr="00761193" w:rsidRDefault="00761193" w:rsidP="00B7521D">
       <w:pPr>
         <w:pStyle w:val="ARCATTitleOfSection"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B0D42EB" w14:textId="5053F67E" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
@@ -175,121 +172,95 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E24C16" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018D9F4B" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3124B5AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
+    <w:p w14:paraId="685A4E84" w14:textId="0D1A26B1" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
-        <w:t>Fax: 866-637-5611</w:t>
-[...8 lines deleted...]
-        <w:t>Email: request info (drapercontract@draperinc.com)</w:t>
+        <w:t>Email: drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B830AC9" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D41A7AC" w14:textId="77777777" w:rsidR="008910FA" w:rsidRPr="006D3209" w:rsidRDefault="008910FA" w:rsidP="00907AE5">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7ACA45A0" w14:textId="77777777" w:rsidR="00522D8A" w:rsidRPr="006D3209" w:rsidRDefault="00522D8A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CDE0AA7" w14:textId="7554F7BC" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00C04DE7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information, </w:t>
       </w:r>
       <w:r w:rsidR="00330281">
         <w:t>go to</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="006D3209">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D3209">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4B8881" w14:textId="77777777" w:rsidR="00616CB2" w:rsidRDefault="00616CB2" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04771633" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679B685C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
@@ -365,163 +336,164 @@
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729B89E1" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540567BC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>Division 5 - Metal Fabrications: Suspension systems for projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E697FD2" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6059840A" w14:textId="47596016" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
+    <w:p w14:paraId="6059840A" w14:textId="22A93F50" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 06400</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [06 40 00]</w:t>
+        <w:t>06 40 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Interior Architectural Woodwork: Wood trim for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652B4B12" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EBF0C4" w14:textId="795A8E1B" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="48EBF0C4" w14:textId="6AEE8621" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09120</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 22 26}</w:t>
+        <w:t>09 22 26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Ceiling Suspension System: Supports and trim for suspended ceilings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E807961" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BD407A" w14:textId="220A8D1C" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="41BD407A" w14:textId="1F2D629D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09210</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09 26 13]</w:t>
+        <w:t>09 26 13</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Plaster: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145F51AE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CD2D05" w14:textId="1B39061D" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="27CD2D05" w14:textId="6CE26DBE" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09260</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006D3F18">
-        <w:t xml:space="preserve"> [09</w:t>
+        <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> 21 16]</w:t>
+        <w:t xml:space="preserve"> 21 16</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Gypsum Board Assemblies: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0544E420" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF041CB" w14:textId="0E70DF73" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="3EF041CB" w14:textId="17354622" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Section 09510</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t>Ceilings: Ceiling for recessed screen installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2218DBFE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EBC718C" w14:textId="75AC3703" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
+    <w:p w14:paraId="2EBC718C" w14:textId="18AF32AB" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
-        <w:t>Division 16</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00496341">
-        <w:t xml:space="preserve"> [26]</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> for electrical wiring, connections, and installation of remote control switches for electrically operated projection screens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5CCC46" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191546B0" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60459CAF" w14:textId="77777777" w:rsidR="0094651D" w:rsidRPr="006D3209" w:rsidRDefault="0094651D" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>** NOTE TO SPECIFIER **  Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
@@ -966,61 +938,67 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38120551" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2662C80C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A1431C" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63985F56" w14:textId="4104D64C" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="005816EC" w:rsidP="004B62C7">
+    <w:p w14:paraId="63985F56" w14:textId="1BC097B3" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="005816EC" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="005816EC">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; Web: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId15" w:history="1">
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN  47385-0425.  ASD.  Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B669F2">
+        <w:t>Email drapercontract@draperinc.com</w:t>
+      </w:r>
+      <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
+        <w:t xml:space="preserve">; Web: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008910FA" w:rsidRPr="0075776D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E6219" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C563C96" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00153A53">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="0075776D">
         <w:t>** NOTE TO SPECIFIER **  Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735F28B8" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="0075776D" w:rsidRDefault="00DB467A" w:rsidP="00725467">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
@@ -1130,51 +1108,55 @@
       <w:r w:rsidR="00796845">
         <w:t xml:space="preserve">x 8 inches deep (251 mm high x 204 mm deep) including trim flanges. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">UL approved "Suitable for use in environmental air space." Case finished white. Bottom of case consists of an independently motorized trap door that opens </w:t>
       </w:r>
       <w:r w:rsidR="00AF7576">
         <w:t>up inside the screen case. T</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rap door and access door both hinge downward to allow access to inside of screen case. </w:t>
       </w:r>
       <w:r w:rsidR="00AF7576">
         <w:t xml:space="preserve">Doors remain attached to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">screen case via a concealed full-length hinge. Releasing one latch at </w:t>
       </w:r>
       <w:r w:rsidR="00AF7576">
         <w:t>each end of screen case allows</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> doors to hinge downward and a prop arm at each end may be pivoted to engage with endcaps, keeping door assembly in its fully open position. </w:t>
       </w:r>
       <w:r w:rsidR="004E4B39" w:rsidRPr="004E4B39">
-        <w:t>Housing is symmetrical allowing for left (Standard) and right (optional) hand motor locations and for viewing surface to unroll off front or back of roller.</w:t>
+        <w:t xml:space="preserve">Housing is symmetrical allowing for left (Standard) and right (optional) hand motor locations and for viewing surface to </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4B39" w:rsidRPr="004E4B39">
+        <w:lastRenderedPageBreak/>
+        <w:t>unroll off front or back of roller.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF7576">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>creen is attached to roller with roller brackets. Ultimate Access case may be ordered in advance and the screen installed later to eliminate field damage. Metal roller mounted on rubber isolation mounts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640C7456" w14:textId="3213798A" w:rsidR="00045F60" w:rsidRPr="00045F60" w:rsidRDefault="00045F60" w:rsidP="000B640F">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">** NOTE TO SPECIFIER ** </w:t>
       </w:r>
       <w:r w:rsidR="000B640F">
         <w:t>Select one of the following motor paragraphs and delete the paragraph not required. Note that there are size limitations with quiet motors. Contact manufacturer for additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F694271" w14:textId="639447D9" w:rsidR="000B640F" w:rsidRDefault="000B640F" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
@@ -1379,51 +1361,55 @@
       <w:r>
         <w:t>TecVision XH900X ALR - On Axis gain of 0.9. Rejects 60% of ambient light. 180 degree viewing cone. Provides very good contrast and color reproduction. Imaging Science Foundation certified. 8K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7834CF64" w14:textId="77777777" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>TecVision MS1000X ALR – Rejects 73% of ambient light. On Axis gain of 1.0. 70 degree viewing cone. Provides excellent contrast and color reproduction. Performs well in ambient light. Imaging Science Foundation certified. 8K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D052F4F" w14:textId="07AFD184" w:rsidR="00796845" w:rsidRDefault="003A6B30" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r w:rsidRPr="003A6B30">
         <w:t>TecVision XT1000X White - On Axis gain of 1.0. 180 degree viewing cone. Imaging Science Foundation certified. 8K ready reference screen surface for blending applications and Ultra-Short Throw (UST) projection. Precise resolution and color accuracy. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF4A677" w14:textId="77777777" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
-        <w:t>TecVision XT1100X White - On-Axis gain of 1.1. 180 degree viewing cone. Designed for use when the projector brightness and size of screen require a minimal increase in gain. Imaging Science Foundation certified and 8K ready. Dark backing.</w:t>
+        <w:t xml:space="preserve">TecVision XT1100X White - On-Axis gain of 1.1. 180 degree viewing cone. Designed for use when the projector brightness and size of </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>screen require a minimal increase in gain. Imaging Science Foundation certified and 8K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A308FC" w14:textId="496020F0" w:rsidR="00796845" w:rsidRDefault="00AE01C2" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">TecVision CS1100X ALR - On Axis gain of 1.1. Rejects 82% of off-axis ambient light. </w:t>
       </w:r>
       <w:r w:rsidR="000A7E89">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>0 degree viewing cone. Provides excellent contrast and color reproduction. Performs well in ambient light. Imaging Science Foundation certified. 8K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779C78CB" w14:textId="77777777" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>TecVision XT1300X White - On Axis gain of 1.3. 180 degree viewing cone. Imaging Science Foundation certified. 8K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D30E5D" w14:textId="77777777" w:rsidR="00796845" w:rsidRDefault="00796845" w:rsidP="00AE01C2">
@@ -1601,50 +1587,51 @@
       <w:r>
         <w:t>113 inch (2870 mm) diagonal, 60 inches x 96 inches (1524 mm x 2438 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="629E1940" w14:textId="77777777" w:rsidR="000B640F" w:rsidRDefault="000B640F" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>123 inch (3124 mm) diagonal, 65 inches x 104 inches (1351mm x 2642 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663BA362" w14:textId="77777777" w:rsidR="000B640F" w:rsidRDefault="000B640F" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>137 inch (3480) diagonal, 72-1/2 inches x 116 inches (1842 mm by 2946 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F7DF77" w14:textId="26C6FCFC" w:rsidR="000B640F" w:rsidRDefault="000B640F" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>165 inch (4191 mm) diagonal, 87-1/2 inches x 140 inches (2223 mm by 3556 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78448B2E" w14:textId="77777777" w:rsidR="000B640F" w:rsidRDefault="000B640F" w:rsidP="000B640F">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Edit the following if an extra screen drop exceeding the standard of 12 inches (305 mm) is required for the project. Black is standard for all formats, viewing surface color is optional. Note that extra drop will increase the overall length of the case. Select the screen drop type and fill in the drop height from one of the following paragraphs and delete the other. Total screen height cannot exceed 12 feet (3.66 m). If extra screen drop is not required, delete both paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789C5154" w14:textId="77777777" w:rsidR="000B640F" w:rsidRDefault="000B640F" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Provide an extra screen drop with an overall screen drop of ___ inches (___ mm) with top border matching the viewing surface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE8F9D4" w14:textId="77777777" w:rsidR="000B640F" w:rsidRDefault="000B640F" w:rsidP="00AE01C2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Provide an extra screen drop with an overall screen drop of ___ inches (___ mm) with a black masking top border.</w:t>
@@ -1872,50 +1859,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB9563D" w14:textId="77777777" w:rsidR="00EC2C1A" w:rsidRPr="006D3209" w:rsidRDefault="00EC2C1A" w:rsidP="00F61AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D06BBCC" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365F7267" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06B4A579" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
+        <w:lastRenderedPageBreak/>
         <w:t>EXAMINATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3CD471" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47AEE9D0" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve">Do </w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> begin installation until substrates have been properly prepared.</w:t>
       </w:r>
     </w:p>
@@ -2135,79 +2123,79 @@
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3209">
         <w:t xml:space="preserve"> replace damaged products before Substantial Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3723123B" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="577F26BE" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRPr="006D3209" w:rsidRDefault="00DB467A" w:rsidP="004B62C7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FE2189" w14:textId="77777777" w:rsidR="00DB467A" w:rsidRDefault="00DB467A" w:rsidP="00624074">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3209">
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB467A" w:rsidSect="00DB467A">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26CCE5C1" w14:textId="77777777" w:rsidR="0033569C" w:rsidRDefault="0033569C">
+    <w:p w14:paraId="15C40CD5" w14:textId="77777777" w:rsidR="007E579A" w:rsidRDefault="007E579A">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FB8A36A" w14:textId="77777777" w:rsidR="0033569C" w:rsidRDefault="0033569C">
+    <w:p w14:paraId="63CE1C24" w14:textId="77777777" w:rsidR="007E579A" w:rsidRDefault="007E579A">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2FF4D5A8" w14:textId="77777777" w:rsidR="0033569C" w:rsidRDefault="0033569C">
+    <w:p w14:paraId="125F0138" w14:textId="77777777" w:rsidR="007E579A" w:rsidRDefault="007E579A">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
@@ -2261,58 +2249,58 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008909EA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76916401" w14:textId="77777777" w:rsidR="0033569C" w:rsidRDefault="0033569C">
+    <w:p w14:paraId="66AE4841" w14:textId="77777777" w:rsidR="007E579A" w:rsidRDefault="007E579A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CD6A670" w14:textId="77777777" w:rsidR="0033569C" w:rsidRDefault="0033569C">
+    <w:p w14:paraId="5444B70E" w14:textId="77777777" w:rsidR="007E579A" w:rsidRDefault="007E579A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3024,50 +3012,51 @@
     <w:rsid w:val="006E1AA0"/>
     <w:rsid w:val="006E4F63"/>
     <w:rsid w:val="006F5E39"/>
     <w:rsid w:val="00711DB2"/>
     <w:rsid w:val="00715E37"/>
     <w:rsid w:val="00722B6D"/>
     <w:rsid w:val="00723883"/>
     <w:rsid w:val="00725467"/>
     <w:rsid w:val="007254CC"/>
     <w:rsid w:val="00726113"/>
     <w:rsid w:val="007310FD"/>
     <w:rsid w:val="00744510"/>
     <w:rsid w:val="007551B1"/>
     <w:rsid w:val="0075776D"/>
     <w:rsid w:val="00761193"/>
     <w:rsid w:val="0076301D"/>
     <w:rsid w:val="00773EB2"/>
     <w:rsid w:val="00774B45"/>
     <w:rsid w:val="0078083E"/>
     <w:rsid w:val="00782462"/>
     <w:rsid w:val="007852B6"/>
     <w:rsid w:val="00796845"/>
     <w:rsid w:val="007A55CE"/>
     <w:rsid w:val="007C1E12"/>
     <w:rsid w:val="007C75CC"/>
+    <w:rsid w:val="007E579A"/>
     <w:rsid w:val="007E6AF9"/>
     <w:rsid w:val="00823E49"/>
     <w:rsid w:val="00825265"/>
     <w:rsid w:val="0082740E"/>
     <w:rsid w:val="0086022D"/>
     <w:rsid w:val="00861C5E"/>
     <w:rsid w:val="008623EA"/>
     <w:rsid w:val="00862CB4"/>
     <w:rsid w:val="008719C1"/>
     <w:rsid w:val="00872FCE"/>
     <w:rsid w:val="00876049"/>
     <w:rsid w:val="00876EE1"/>
     <w:rsid w:val="00883028"/>
     <w:rsid w:val="008909EA"/>
     <w:rsid w:val="008910FA"/>
     <w:rsid w:val="00892DD0"/>
     <w:rsid w:val="00893892"/>
     <w:rsid w:val="008971C7"/>
     <w:rsid w:val="008A2A28"/>
     <w:rsid w:val="008C7A39"/>
     <w:rsid w:val="008D14C9"/>
     <w:rsid w:val="008D2010"/>
     <w:rsid w:val="008D3EFE"/>
     <w:rsid w:val="008D699A"/>
     <w:rsid w:val="008E2B4A"/>
@@ -3101,50 +3090,51 @@
     <w:rsid w:val="00A61834"/>
     <w:rsid w:val="00A63F4A"/>
     <w:rsid w:val="00A9430E"/>
     <w:rsid w:val="00A94DD1"/>
     <w:rsid w:val="00A96F2E"/>
     <w:rsid w:val="00AA2BF0"/>
     <w:rsid w:val="00AB4630"/>
     <w:rsid w:val="00AC4315"/>
     <w:rsid w:val="00AC6B8A"/>
     <w:rsid w:val="00AE01C2"/>
     <w:rsid w:val="00AE3F7E"/>
     <w:rsid w:val="00AE468A"/>
     <w:rsid w:val="00AE53D9"/>
     <w:rsid w:val="00AF02E1"/>
     <w:rsid w:val="00AF2EBD"/>
     <w:rsid w:val="00AF67CF"/>
     <w:rsid w:val="00AF7576"/>
     <w:rsid w:val="00B02352"/>
     <w:rsid w:val="00B02F85"/>
     <w:rsid w:val="00B23361"/>
     <w:rsid w:val="00B237B3"/>
     <w:rsid w:val="00B23918"/>
     <w:rsid w:val="00B3799F"/>
     <w:rsid w:val="00B46A4E"/>
     <w:rsid w:val="00B57BBE"/>
+    <w:rsid w:val="00B669F2"/>
     <w:rsid w:val="00B7521D"/>
     <w:rsid w:val="00B86520"/>
     <w:rsid w:val="00B92516"/>
     <w:rsid w:val="00B94411"/>
     <w:rsid w:val="00B962D6"/>
     <w:rsid w:val="00BA3FAF"/>
     <w:rsid w:val="00BA659D"/>
     <w:rsid w:val="00BA7086"/>
     <w:rsid w:val="00BD28A4"/>
     <w:rsid w:val="00BF4035"/>
     <w:rsid w:val="00BF78F4"/>
     <w:rsid w:val="00C00DFE"/>
     <w:rsid w:val="00C04DE7"/>
     <w:rsid w:val="00C21905"/>
     <w:rsid w:val="00C277DE"/>
     <w:rsid w:val="00C3417A"/>
     <w:rsid w:val="00C4033D"/>
     <w:rsid w:val="00C4392C"/>
     <w:rsid w:val="00C567F4"/>
     <w:rsid w:val="00C67D1D"/>
     <w:rsid w:val="00C747DF"/>
     <w:rsid w:val="00C81815"/>
     <w:rsid w:val="00C921E7"/>
     <w:rsid w:val="00CA4126"/>
     <w:rsid w:val="00CB7276"/>
@@ -3179,50 +3169,51 @@
     <w:rsid w:val="00E636C4"/>
     <w:rsid w:val="00E74033"/>
     <w:rsid w:val="00E7753A"/>
     <w:rsid w:val="00E8123D"/>
     <w:rsid w:val="00E81934"/>
     <w:rsid w:val="00E92666"/>
     <w:rsid w:val="00E9366A"/>
     <w:rsid w:val="00EB10BC"/>
     <w:rsid w:val="00EC2C1A"/>
     <w:rsid w:val="00EC39F4"/>
     <w:rsid w:val="00ED306A"/>
     <w:rsid w:val="00EE311D"/>
     <w:rsid w:val="00EE6889"/>
     <w:rsid w:val="00EF7CDE"/>
     <w:rsid w:val="00F05B1C"/>
     <w:rsid w:val="00F22E44"/>
     <w:rsid w:val="00F35DA7"/>
     <w:rsid w:val="00F40F0A"/>
     <w:rsid w:val="00F4715E"/>
     <w:rsid w:val="00F50808"/>
     <w:rsid w:val="00F61AC5"/>
     <w:rsid w:val="00F7451E"/>
     <w:rsid w:val="00F87AF2"/>
     <w:rsid w:val="00F9001C"/>
     <w:rsid w:val="00F90D7B"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FA254E"/>
     <w:rsid w:val="00FC69DA"/>
     <w:rsid w:val="00FD3746"/>
     <w:rsid w:val="00FE1A3C"/>
     <w:rsid w:val="00FE4464"/>
     <w:rsid w:val="00FF253F"/>
     <w:rsid w:val="00FF7D94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
@@ -4571,51 +4562,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATfooter">
     <w:name w:val="ARCAT footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA659D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4911,54 +4902,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5137,146 +5124,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B4575CB-DCBB-42B2-8D6E-94C00314AA5E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A111BB2-CDCE-40AE-88A3-CE74564F528C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B4575CB-DCBB-42B2-8D6E-94C00314AA5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{866B624A-7B6B-4A84-BFAF-9526BF49E252}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1689EFCD-008D-4637-A5FA-BDAE9747EFCB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1689EFCD-008D-4637-A5FA-BDAE9747EFCB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{866B624A-7B6B-4A84-BFAF-9526BF49E252}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2710</Words>
-  <Characters>14448</Characters>
+  <Words>2534</Words>
+  <Characters>14445</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>401</Lines>
-  <Paragraphs>206</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 11132</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>hlj</Manager>
   <Company>ARCAT, Inc. 2019 (1/6/19) R12</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16952</CharactersWithSpaces>
+  <CharactersWithSpaces>16946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 11132</dc:title>
   <dc:subject>Front Projection Screens</dc:subject>
   <dc:creator>Draper, Inc</dc:creator>
   <cp:keywords/>
   <dc:description>Rewritten to combine Surface Mounted and Recessed Screens. R13 (2/27/19), R14 (2/28/19), R15 (4/3/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">