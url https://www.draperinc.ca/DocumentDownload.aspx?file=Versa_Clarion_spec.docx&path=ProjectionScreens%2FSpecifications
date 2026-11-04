--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -121,140 +121,127 @@
         <w:t xml:space="preserve">Display hidden notes to specifier. (Don't know how? </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF2262D" w14:textId="77777777" w:rsidR="00D97545" w:rsidRDefault="00D97545">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05633773" w14:textId="77777777" w:rsidR="00D97545" w:rsidRDefault="00D97545">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A52F3EB" w14:textId="78977F28" w:rsidR="00D97545" w:rsidRDefault="00C52538">
+    <w:p w14:paraId="5FFDC9F1" w14:textId="0DD6A10F" w:rsidR="00082657" w:rsidRDefault="00C52538">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">** NOTE TO SPECIFIER ** Draper Inc; </w:t>
       </w:r>
       <w:r w:rsidR="008721B7">
         <w:t>Fixed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> front projection screens.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">This section is based on the products of Draper Inc, </w:t>
       </w:r>
       <w:r w:rsidR="003D36C7">
         <w:t>whose sales office and manufacturing facility are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> located at:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>411 S. Pearl, P. O. Box 425</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Fax: 866-637-5611</w:t>
-[...2 lines deleted...]
-        <w:br/>
         <w:t>Email:</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00082657" w:rsidRPr="00370672">
           <w:rPr>
-            <w:color w:val="802020"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>request info (drapercontract@draperinc.com)</w:t>
+          <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t>Web:</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
-        <w:t>[</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A52F3EB" w14:textId="26390276" w:rsidR="00D97545" w:rsidRDefault="00C52538">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Draper manufactures the best and most complete line of projection screens in the world. We want to help you incorporate these screens into the most effective presentation systems. Planning a projection system involves several steps: choosing the screen size, viewing surface, screen model and control system if required. For additional information, see </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B64609A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DAD2CF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
@@ -331,50 +318,51 @@
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A25EE1F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>NFPA 701-99 - Fire Tests for Flame-Resistant Textiles and Films.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2CED76" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>GREENGUARD Gold.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529E854F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>US Green Building Council.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266CFF71" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E90606D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Submit under provisions of Section 01 30 00 - Administrative Requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D00F49" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Product Data: Manufacturer's data sheets on each product to be used, including:</w:t>
@@ -454,51 +442,50 @@
       <w:r>
         <w:t>Connections to suspension systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BA3DC4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Anchorage details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE03BE7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Frame details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B66F37E" w14:textId="77777777" w:rsidR="00D97545" w:rsidRDefault="00C52538">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>** NOTE TO SPECIFIER ** Delete selection samples if colors have already been selected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17981C2A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Selection Samples: For each finish product specified, two complete sets of color chips representing manufacturer's full range of available colors and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="417D469B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Verification Samples: For each finish product specified, two samples, minimum size 6 inches (150 mm) square, representing actual product, color, and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0A8FDB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>QUALITY ASSURANCE</w:t>
@@ -585,85 +572,73 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08EEE92F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50745B28" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD9F862" w14:textId="3D6DCEDC" w:rsidR="ABFFABFF" w:rsidRDefault="003D36C7" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="1AD9F862" w14:textId="5611C902" w:rsidR="ABFFABFF" w:rsidRDefault="003D36C7" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="003D36C7">
+        <w:lastRenderedPageBreak/>
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="ABFFABFF">
-        <w:t xml:space="preserve"> 411 S. Pearl, P. O. Box 425; Spiceland, IN 47385-0425; Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
-[...6 lines deleted...]
-        <w:r w:rsidR="ABFFABFF">
+        <w:t xml:space="preserve"> 411 S. Pearl, P. O. Box 425; Spiceland, IN 47385-0425; Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Email:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00220412" w:rsidRPr="00370672">
           <w:rPr>
-            <w:color w:val="802020"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>request</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> info (drapercontract@draperinc.com)</w:t>
+          <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="ABFFABFF">
         <w:t>; Web:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="ABFFABFF">
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="371A7BD4" w14:textId="77777777" w:rsidR="00D97545" w:rsidRDefault="00C52538">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0D3EA6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
@@ -939,51 +914,55 @@
     <w:p w14:paraId="3F9EA137" w14:textId="77777777" w:rsidR="00A322D8" w:rsidRDefault="00A322D8" w:rsidP="00A322D8">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>TecVision MS1000X ALR – Rejects 7</w:t>
       </w:r>
       <w:r w:rsidR="00B044D5">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>% of ambient light. On Axis gain of 1.0. 70 degree viewing cone. Provides excellent contrast and color reproduction. Performs well in ambient light. Imaging Science Foundation certified. 4K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439B87DB" w14:textId="77777777" w:rsidR="00A322D8" w:rsidRDefault="00A322D8" w:rsidP="00A322D8">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>TecVision C</w:t>
       </w:r>
       <w:r w:rsidR="00B044D5">
         <w:t>S</w:t>
       </w:r>
       <w:r>
-        <w:t>1000X ALR - On Axis gain of 1.0. Rejects 82% of ambient light. 40 degree viewing cone. Provides excellent contrast and color reproduction. Performs well in ambient light. Imaging Science Foundation certified. 4K ready. Dark backing.</w:t>
+        <w:t xml:space="preserve">1000X ALR - On Axis gain of 1.0. Rejects 82% of ambient light. 40 degree viewing cone. Provides excellent contrast and color reproduction. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Performs well in ambient light. Imaging Science Foundation certified. 4K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B7C456" w14:textId="77777777" w:rsidR="00A322D8" w:rsidRDefault="00A322D8" w:rsidP="00A322D8">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>TecVision C</w:t>
       </w:r>
       <w:r w:rsidR="00B044D5">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>1200X ALR - On Axis gain of 1.2. Rejects 82% of ambient light. 40 degree viewing cone. Provides excellent contrast and color reproduction. Performs well in ambient light. Imaging Science Foundation certified. 4K ready. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F3E0AC" w14:textId="1DC49D7A" w:rsidR="00C640F9" w:rsidRDefault="004509CC" w:rsidP="00C640F9">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r w:rsidRPr="004509CC">
         <w:t>TecVision XT1000X White - On Axis gain of 1.0. 180 degree viewing cone. Imaging Science Foundation certified. 8K ready reference screen surface for blending applications and Ultra-Short Throw (UST) projection. Precise resolution and color accuracy. Dark backing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7614FF42" w14:textId="77777777" w:rsidR="00E43F88" w:rsidRDefault="00E43F88" w:rsidP="00E43F88">
@@ -1119,54 +1098,51 @@
       </w:pPr>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="002E0F23">
         <w:t xml:space="preserve"> feet diagonal, </w:t>
       </w:r>
       <w:r w:rsidR="00583AB1">
         <w:t>72</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">" x </w:t>
       </w:r>
       <w:r w:rsidR="00583AB1">
         <w:t>96</w:t>
       </w:r>
       <w:r>
         <w:t>"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A09CF0" w14:textId="23AF895A" w:rsidR="00583AB1" w:rsidRDefault="00583AB1" w:rsidP="00583AB1">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>11 feet diagonal,</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 78” x 104”</w:t>
+        <w:t>11 feet diagonal, 78” x 104”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5C8D88" w14:textId="597E42AD" w:rsidR="002473F5" w:rsidRDefault="002473F5" w:rsidP="002473F5">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>150</w:t>
       </w:r>
       <w:r w:rsidR="002E0F23">
         <w:t xml:space="preserve"> inches diagonal,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9</w:t>
       </w:r>
       <w:r w:rsidR="00583AB1">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t>" x 12</w:t>
       </w:r>
       <w:r w:rsidR="00583AB1">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="002E0F23">
@@ -1348,50 +1324,51 @@
     </w:p>
     <w:p w14:paraId="3866D0E8" w14:textId="035915D5" w:rsidR="002E0F23" w:rsidRDefault="002E0F23" w:rsidP="002E0F23">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>109 inches diagonal, 57½" x 92"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0A418E" w14:textId="55867679" w:rsidR="002D410A" w:rsidRDefault="002D410A" w:rsidP="002E0F23">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">113 inches diagonal, </w:t>
       </w:r>
       <w:r w:rsidR="00583AB1">
         <w:t>60” x 96”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B69153E" w14:textId="77777777" w:rsidR="002E0F23" w:rsidRDefault="002E0F23" w:rsidP="002E0F23">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>123 inches diagonal, 65" x 104"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6960D7DE" w14:textId="77777777" w:rsidR="002E0F23" w:rsidRDefault="002E0F23" w:rsidP="002E0F23">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>137 inches diagonal, 72½" x 116"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43465283" w14:textId="77777777" w:rsidR="002E0F23" w:rsidRDefault="002E0F23" w:rsidP="002E0F23">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>165 inches diagonal, 87½" x 140"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4726740F" w14:textId="31A97EBD" w:rsidR="002D410A" w:rsidRDefault="002D410A" w:rsidP="002E0F23">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>198 inches diagonal</w:t>
@@ -1599,76 +1576,76 @@
         <w:t>PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F7CCDC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="00530982" w:rsidP="00530982">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00530982">
         <w:t>Protect projection screens after installation from damage during construction operations. If damage occurs, remove and replace damaged components or entire unit as required to provide units in their original, undamaged condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157AF45C" w14:textId="77777777" w:rsidR="00D97545" w:rsidRDefault="00D97545">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28FD1822" w14:textId="77777777" w:rsidR="00D97545" w:rsidRDefault="00C52538">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D97545">
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56AE57B2" w14:textId="77777777" w:rsidR="00A63EEB" w:rsidRDefault="00A63EEB" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="4079C96E" w14:textId="77777777" w:rsidR="00E36F9B" w:rsidRDefault="00E36F9B" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03637037" w14:textId="77777777" w:rsidR="00A63EEB" w:rsidRDefault="00A63EEB" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="4F08010F" w14:textId="77777777" w:rsidR="00E36F9B" w:rsidRDefault="00E36F9B" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1726,61 +1703,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00706603">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EA44CA4" w14:textId="77777777" w:rsidR="00A63EEB" w:rsidRDefault="00A63EEB" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="4B3601AE" w14:textId="77777777" w:rsidR="00E36F9B" w:rsidRDefault="00E36F9B" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B90B3E2" w14:textId="77777777" w:rsidR="00A63EEB" w:rsidRDefault="00A63EEB" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="69D82E27" w14:textId="77777777" w:rsidR="00E36F9B" w:rsidRDefault="00E36F9B" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -1850,131 +1827,135 @@
       <w:lvlText w:val="%8) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4032" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ARCATSubSub5"/>
       <w:lvlText w:val="%9) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4608" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1214538882">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001334A7"/>
     <w:rsid w:val="000578A5"/>
+    <w:rsid w:val="00082657"/>
     <w:rsid w:val="000E323B"/>
     <w:rsid w:val="001334A7"/>
     <w:rsid w:val="001639D8"/>
     <w:rsid w:val="001D4503"/>
     <w:rsid w:val="001D6D4A"/>
+    <w:rsid w:val="00220412"/>
     <w:rsid w:val="002473F5"/>
     <w:rsid w:val="002B2070"/>
     <w:rsid w:val="002B2349"/>
     <w:rsid w:val="002B6BDF"/>
     <w:rsid w:val="002D088E"/>
     <w:rsid w:val="002D410A"/>
     <w:rsid w:val="002E0F23"/>
     <w:rsid w:val="002F5530"/>
     <w:rsid w:val="00325921"/>
     <w:rsid w:val="00367D2E"/>
     <w:rsid w:val="003D36C7"/>
     <w:rsid w:val="004509CC"/>
     <w:rsid w:val="0049135E"/>
     <w:rsid w:val="00496D6F"/>
     <w:rsid w:val="004B5DBE"/>
     <w:rsid w:val="00530982"/>
     <w:rsid w:val="00583AB1"/>
     <w:rsid w:val="005A4C0A"/>
     <w:rsid w:val="006B371E"/>
     <w:rsid w:val="006C59F8"/>
     <w:rsid w:val="006F03F3"/>
     <w:rsid w:val="00706603"/>
     <w:rsid w:val="007632F8"/>
     <w:rsid w:val="00830E3B"/>
     <w:rsid w:val="008721B7"/>
     <w:rsid w:val="008B07E4"/>
     <w:rsid w:val="0091402B"/>
     <w:rsid w:val="009745D9"/>
     <w:rsid w:val="009C0288"/>
     <w:rsid w:val="009D0686"/>
     <w:rsid w:val="00A322D8"/>
     <w:rsid w:val="00A60691"/>
     <w:rsid w:val="00A63EEB"/>
     <w:rsid w:val="00A671AF"/>
     <w:rsid w:val="00AA2BF0"/>
     <w:rsid w:val="00AF79B0"/>
     <w:rsid w:val="00B044D5"/>
     <w:rsid w:val="00B774B8"/>
     <w:rsid w:val="00C32909"/>
     <w:rsid w:val="00C52538"/>
     <w:rsid w:val="00C640F9"/>
     <w:rsid w:val="00CC76FF"/>
     <w:rsid w:val="00D20EA6"/>
     <w:rsid w:val="00D41A57"/>
     <w:rsid w:val="00D6403C"/>
     <w:rsid w:val="00D97545"/>
     <w:rsid w:val="00DC132B"/>
     <w:rsid w:val="00DC5C1C"/>
+    <w:rsid w:val="00E36F9B"/>
     <w:rsid w:val="00E42A20"/>
     <w:rsid w:val="00E43F88"/>
     <w:rsid w:val="00E51ED7"/>
     <w:rsid w:val="00EB13DA"/>
+    <w:rsid w:val="00F94FE5"/>
     <w:rsid w:val="00FD052D"/>
     <w:rsid w:val="ABFFABFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -2758,61 +2739,84 @@
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
         <w:tab w:val="left" w:pos="4608"/>
         <w:tab w:val="left" w:pos="5184"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6336"/>
         <w:tab w:val="left" w:pos="6912"/>
         <w:tab w:val="left" w:pos="7488"/>
         <w:tab w:val="left" w:pos="8064"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9216"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:vanish/>
       <w:color w:val="FF00FF"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00082657"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00082657"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Draper+Inc&amp;coid=32063&amp;rep=&amp;fax=866-637-5611&amp;message=RE:%20Spec%20Question%20(11133dra):%20%20&amp;mf=" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Draper+Inc&amp;coid=32063&amp;rep=&amp;fax=866-637-5611&amp;message=RE:%20Spec%20Question%20(11133dra):%20%20&amp;mf=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos32/arc32063.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20drapercontract@draperinc.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3071,59 +3075,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3302,140 +3297,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AADA5AFD-97EF-405E-908F-3ED6596AC1E3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F391D5E7-1DB4-4CA2-999E-E4B27D626962}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AADA5AFD-97EF-405E-908F-3ED6596AC1E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDBD8E92-E04A-4AB2-BF17-DEC3EB87CEA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7746F95-1FA6-4533-8B7E-D90234AAB2AB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7746F95-1FA6-4533-8B7E-D90234AAB2AB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDBD8E92-E04A-4AB2-BF17-DEC3EB87CEA6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1853</Words>
-  <Characters>10140</Characters>
+  <Words>1723</Words>
+  <Characters>9822</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>230</Lines>
-  <Paragraphs>171</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Arcat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11822</CharactersWithSpaces>
+  <CharactersWithSpaces>11522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arcat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>